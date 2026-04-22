--- v2 (2026-02-28)
+++ v3 (2026-04-22)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Affonso Cândido</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_modificativa_001-gabpref-2025_-_ploa-2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_modificativa_001-gabpref-2025_-_ploa-2026.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/GABPREF/2025 ao Projeto de Lei nº 4425 (3281 de origem), de autoria do Poder Executivo, que "Modifica a redação do inciso I do artigo 4º".</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Scopony</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_modificativa_ao_pl_4423_2025_scopony_-_convenio_sejus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_modificativa_ao_pl_4423_2025_scopony_-_convenio_sejus.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n. 001/2025 ao Projeto de Lei n. 4423/2025 (3280 de origem), de autoria do Vereador Ademir Pereira (Scopony), que “Modifica a redação do art. 3º e art. 6”.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rosana Pereira</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/emendas_aditivas_4_rosana_-_loa_2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/emendas_aditivas_4_rosana_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Emenda n. 004 ao Projeto de Lei n. 4425/2025 (3281 de origem), que “Acrescenta o artigo 16-A”.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/01-emenda_modificativa-2_ao_proj._3296_para_anexo_no_sapl.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/01-emenda_modificativa-2_ao_proj._3296_para_anexo_no_sapl.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/GABPREF/2025 (de origem) ao Projeto de Lei nº 3296/2025, de autoria do Poder Executivo, que "Modifica a redação do artigo 7º".</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento, CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_002_ccjr_e_cfo_ao_pl_4443_3296_de_origem.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_002_ccjr_e_cfo_ao_pl_4443_3296_de_origem.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2025 ao Projeto de Lei nº 3296/2025, de autoria da Comissão de Finanças e Orçamento (CFO) e Comissão de Constituição, Justiça e Redação (CCJR), que "Modifica a redação do Inciso VIII do art. 6º".</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica nº 022/2025, de 02 de dezembro de 2025, de autoria da Mesa Diretora, que “Acrescenta o Parágrafo único ao art. 60 da Lei Orgânica do Município de Ji-Paraná”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André da Royal</t>
   </si>
   <si>
     <t>Indicação n.001/2025, solicitando pavimentação da Rua Maracatiara (T-20), no trecho de aproximadamente 100 metros, entre as Ruas Belém e Boa Vista, no Bairro Val Paraíso.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Indicação n.002/2025, solicitando recuperação da Rua Aladir Marques, nas proximidades do número residencial 1668, esquina com a praça pública, ao lado do Frigorifico Rondônia, Bairro Capelasso.</t>
   </si>
@@ -5379,948 +5379,948 @@
   <si>
     <t>Moção de Aplauso nº 036/2025, de 17 de novembro de 2025, de autoria do Vereador Márcio Freitas, que expressa homenagem e reconhecimento ao Excelentíssimo Sr. Juiz de Direito Dr. Carlos Antônio Chagas Júnior, pelos relevantes serviços prestados ao Estado de Rondônia e ao Munícipio de Ji-Paraná.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 037/2025, de 19 de novembro de 2025, de autoria do Vereador Marcelo José de Lemos, que expressa homenagem e reconhecimento aos policiais militares por seus relevantes serviços prestados a comunidade jiparanaense.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 038/2025, de 19 de novembro de 2025, de autoria do Vereador Marcelo José de Lemos, que expressa homenagem e reconhecimento a militares do Corpo de Bombeiros Militar – Unidade Ji-Paraná, por seus relevantes serviços prestados a comunidade jiparanaense.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_300_-_titulo_honorifico_de_cidadao_honorario_sr._jaime_maximino_bagattoli.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_300_-_titulo_honorifico_de_cidadao_honorario_sr._jaime_maximino_bagattoli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 300/2025, de 25 de abril de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadã Honorário Jiparanaense ao Excelentíssimo Senhor Jaime Maximino Bogattoli”.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_decreto_301_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._fernando_maximo.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_decreto_301_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._fernando_maximo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 301/2025, de 15 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Excelentíssimo Senhor Fernando Máximo”</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_decreto_302_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_leobaldo_alves_de_jesus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_decreto_302_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_leobaldo_alves_de_jesus.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 302/2025, de 15 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Senhor Leobaldo Alves de Jesus”</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_decreto_303_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_ismael_crispin.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_decreto_303_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_ismael_crispin.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 303/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Excelentíssimo Senhor Ismael Crispin pelos relevantes serviços prestados ao município de Ji-Paraná e ao Estado de Rondônia”</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_decreto_304_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._juiz_maxilmiliano_darcy_david_deitos.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_decreto_304_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._juiz_maxilmiliano_darcy_david_deitos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 304/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Meritíssimo Senhor Juiz de Direito Maximiliano Darcy David Deitos"</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_305_-_aprovacao_da_prestacao_de_contas_do_municipio_2023.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_305_-_aprovacao_da_prestacao_de_contas_do_municipio_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da Prestação de Contas do Município de Ji-Paraná, relativa ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4377, de 14 de fevereiro de 2025, de autoria da Comissão Executiva, que “Cria na Lei Municipal nº 965, de 31 de março de 2000, a Assessoria Parlamentar Volante – APV, e dá outras providências”</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4378, de 14 de fevereiro de 2025, de autoria da Comissão Executiva, que “Introduz modificações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências”</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/projeto_de_lei_n._4379_3260_de_origem_-__alteracoes_na_lei__n._1403_que_institui_o_regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/projeto_de_lei_n._4379_3260_de_origem_-__alteracoes_na_lei__n._1403_que_institui_o_regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4379/2025 (3260 de origem), de 21 de fevereiro de 2025, que “Dispõe sobre alterações na Lei Municipal nº 1403 de, 22 de julho de 2005, que institui o Regime Próprio de Previdência Social do Município de Ji-Paraná e dá outras providências”</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_n._4380_3261_de_origem_-_alteracao_e_revogacao_de_dispositivos_da_lei_municipal_n._2271_agerji.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_n._4380_3261_de_origem_-_alteracao_e_revogacao_de_dispositivos_da_lei_municipal_n._2271_agerji.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4380/2025 (3261 de origem), de 21 de fevereiro de 2025, que “Dispõe sobre alteração e revogação de dispositivos da Lei Municipal nº 2271 de, 7 de março de 2012, que dispõe sobre a criação da Agência Reguladora de Serviços Públicos de Saneamento Básico e Outros Serviços Delegados do Município de Ji-Paraná - AGERJI, e dá outras providências”</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_n._4381_3262_de_origem_-_criacao_do_conselho_de_desenvolvimento_sustentavel_e_estrategico_de_ji-parana_-_avanca_ji-parana.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_n._4381_3262_de_origem_-_criacao_do_conselho_de_desenvolvimento_sustentavel_e_estrategico_de_ji-parana_-_avanca_ji-parana.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4381/2025 (3262 de origem), de 21 de fevereiro de 2025, que “Dispõe sobre a Criação do Conselho de Desenvolvimento Sustentável e Estratégico de Ji-Paraná - AVANÇA JI-PARANÁ, e dá outras providências”</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_n._4382_3263_de_origem_-_credito_adicional_especial_r_900.00000.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_n._4382_3263_de_origem_-_credito_adicional_especial_r_900.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4382/2025 (3263 de origem), de 25 de fevereiro de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4383/2025 (3264 de origem), de 25 de fevereiro de 2025, que “Introduz alteração na Lei Municipal nº 3484, de 8 de fevereiro de 2022, e dá outras providências”</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4384, de 6 de março de 2025, de autoria da Vereadora Rosana Pereira Lima, que “Institui o Dia Municipal da Adoção Animal no âmbito do Município de Ji-Paraná”</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4385, de 7 de março de 2025, de autoria da Comissão Executiva, que “Dispõe sobre alterações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências”</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._4386_marcelo_-_institui_julho_laranja.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._4386_marcelo_-_institui_julho_laranja.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4386, de 7 de março de 2025, de autoria do Vereador Marcelo José de Lemos, que “Institui no âmbito do Município de Ji-Paraná o “Julho Laranja” para conscientização da necessidade do exame ortodôntico anual nas crianças de 6 a 12 anos de idade”</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4387, de 11 de março de 2025, de autoria do Vereador Márcio Alves de Freitas, que “Dispõe sobre a instituição das “Rotas de Vida” no Município de Ji-Paraná, destinadas a garantir a livre circulação e o corredor prioritário para ambulâncias, SAMU e veículos de emergência, e dá outras providências"</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4388, de 14 de março de 2025, de autoria do Vereador Lourenil Gomes da Silva, que “Declara de Utilidade Pública a Associação Hospitalar de Olhos   Ji-Paraná – HOJI, em Ji-Paraná – RO"</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4389, de 21 de março de 2025, de autoria da Comissão Executiva, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo I/Toyota Hilux CD 4x4 STD, placa OHW 3896, Tombamento 2734/CMJP à Secretaria Municipal de Regularização Fundiária e Habitação, e dá outras providências”</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._4390_3265_de_origem_-_credito_adicional_especial_r_277.00000_ressarcimento_de_despesa_de_pessoal_requisitado.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._4390_3265_de_origem_-_credito_adicional_especial_r_277.00000_ressarcimento_de_despesa_de_pessoal_requisitado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4390/2025 (3265de origem), de 20 de março de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_lei_n._4391_3266_de_origem_-_altera_e_revolga_dispositivos_da_lei_3642_conselhos_tutelares.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_lei_n._4391_3266_de_origem_-_altera_e_revolga_dispositivos_da_lei_3642_conselhos_tutelares.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4391 (3266 de origem), de 3 de abril de 2025, que “Altera e revoga dispositivos da Lei Municipal nº 3642, de 29 de março de 2023, que dispõe sobre a estrutura, organização e funcionamento dos Conselhos Tutelares no Município de Ji-Paraná, e dá outras providências”.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_lei_n._4392_c.e_-_cessao_de_uso_toyota_etios.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_lei_n._4392_c.e_-_cessao_de_uso_toyota_etios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4392, de 7 de abril de 2025, de autoria da Comissão Executiva, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo Toyota/Etios HB X, placa OHV8856/RO, Tombamento 2785/CMJP à Autarquia Municipal de Trânsito e Transportes – AMT, e dá outras providências”.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/projeto_de_lei_n._4393_c.e_-_cessao_de_uso_toyota_hilux.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/projeto_de_lei_n._4393_c.e_-_cessao_de_uso_toyota_hilux.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4393/2025, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo I/Toyota Hilux CDLOWM4FD 4x2, placa QTH 9I69, Tombamento 3336/CMJP à Secretaria Municipal de Esportes e Lazer, e dá outras providências”</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_n._4394_marcelo_-_programa_jovem_aprendiz.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_n._4394_marcelo_-_programa_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4394, de 8 de abril de 2025, de autoria do Vereador Marcelo José de Lemos, que “Institui o Programa JOVEM APRENDIZ no Município de Ji-Paraná RO”.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4395, de 08 de abril de 2025, de autoria do Vereador Wanderson Cândido de Araújo Aguiar, que “Declara de Utilidade Pública a Organização Assistencial Boas Novas (ORABAN) em Ji-Paraná”</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_n._4396_3267_de_origem_-_piso_salarial_nacional_profissionais_do_magisterio_educacao_basica.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_n._4396_3267_de_origem_-_piso_salarial_nacional_profissionais_do_magisterio_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.  4396/2025 (3267 de origem), que “Atualiza o Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica para o exercício de 2025, e dá outras providências”</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_n._4397_3268_de_origem_-_ldo_2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_n._4397_3268_de_origem_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.  4397/2025 (3268 de origem), que “Dispõe sobre as diretrizes orçamentárias do Município de Ji-Paraná para o exercício financeiro de 2026, e dá outras providências”</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_n._4398_3269_-_altera_a_lei_municipal_n._3464__de_23_de_dezembro_de_2021_-_plano_diretor.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_n._4398_3269_-_altera_a_lei_municipal_n._3464__de_23_de_dezembro_de_2021_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4398 (3269 de origem), de 22 de abril de 2025, que “Altera a Lei Municipal n. 3464, de 23 de dezembro de 2021 Plano Diretor Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_n._4399_c.e_-_revoga_a_lei_3736_auxilios_vereadores_lei_3029.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_n._4399_c.e_-_revoga_a_lei_3736_auxilios_vereadores_lei_3029.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4399, de 25 de abril de 2025, de autoria da Comissão Executiva, que “Dispõe sobre revogação da Lei Municipal nº 3736, de 23 de dezembro de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_n._4400_marcelo_-_denominacao_do_plenario_da_camara.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_n._4400_marcelo_-_denominacao_do_plenario_da_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4400, de 05 de maio de 2025, de autoria do Vereador Marcelo José de Lemos, que “Dispõe sobre a denominação do Plenário da Câmara Municipal de “Plenário Jessé Mendonça Bitencourt”</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4401/2025 (3270 de origem), de 09 de maio de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_n._4402_c.e_-_alteracoes_na_lei_965.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_n._4402_c.e_-_alteracoes_na_lei_965.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4402, de 19 de maio de 2025, de autoria da Comissão Executiva, que “Dispõe sobre alterações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n._4403_rosana_-_transparencia_das_filas_de_espera_do_sus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n._4403_rosana_-_transparencia_das_filas_de_espera_do_sus.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transparência das filas de espera do SUS no Município de Ji-Paraná, em conformidade com a Lei Geral de Proteção de Dados e os princípios da transparência e do controle social”</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_n._4404_rosana_-_obrigatoriedade_de_apresentacao_de_relatorio_de_impacto_financeiro_nos_proj._que_criem_ou_ampliem_obrigacoes_p_pessoas_fisicas_ou_juridicas.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_n._4404_rosana_-_obrigatoriedade_de_apresentacao_de_relatorio_de_impacto_financeiro_nos_proj._que_criem_ou_ampliem_obrigacoes_p_pessoas_fisicas_ou_juridicas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4404, de 19 de maio de 2025, de autoria da Vereadora Rosana Pereira Lima, que Dispõe sobre a obrigatoriedade de apresentação de relatório de impacto financeiro nos projetos de lei que criem ou ampliem obrigações para pessoas físicas ou jurídicas no âmbito do Município de Ji-Paraná”</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_n._4405_3271_de_origem_-_vencimento_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_n._4405_3271_de_origem_-_vencimento_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4405/2025 (3271 de origem), de 19 de maio de 2025, que “Dispõe sobre o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, nos termos da Emenda Constitucional n. 120, de 5 de maio de 2022”</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_lei_n._4406_rosana_-_declaracao_de_direitos_de_liberdade_economica.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_lei_n._4406_rosana_-_declaracao_de_direitos_de_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4406, de 19 de maio de 2025, de autoria da Vereadora Rosana Pereira Lima, que “Dispõe sobre a Declaração de Direitos de Liberdade Econômica no âmbito do Município de Ji-Paraná/RO, e dá outras providências”</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/projeto_de_lei_n._4407_weslei_-_utilidade_publica_a_associacao_de_monitores_e_apoiadores_de_pessoas_com_deficiencia_auditiva.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/projeto_de_lei_n._4407_weslei_-_utilidade_publica_a_associacao_de_monitores_e_apoiadores_de_pessoas_com_deficiencia_auditiva.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4407, de 22 de maio de 2025, de autoria do Vereador Weslei da Silva Brito, que “Declara de Utilidade Pública a Associação de Monitores e Apoiadores de Pessoas com Deficiência Auditiva em Ji-Paraná-RO”.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_n._4408_rosana_-_desburocratizacao_lei_federal_n._13.726.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_n._4408_rosana_-_desburocratizacao_lei_federal_n._13.726.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4408, de 26 de maio de 2025, de autoria da Vereadora Rosana Pereira Lima, que “Dispõe sobre a racionalização de atos e procedimentos administrativos no âmbito da Administração Pública Municipal, nos termos da Lei Federal nº 13.726, de 8 de outubro de 2018, e dá outras providências”</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>Edinho Fidelis, Márcio Freitas</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_n._4409_edison_fidelis_e_marcio_freitas_-_marcha_para_jesus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_n._4409_edison_fidelis_e_marcio_freitas_-_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Ji-Paraná, o evento denominado “Marcha para Jesus”, e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_lei_n._4410_3272_de_origem_-_credito_adicional_especial_440.00000_saude.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_lei_n._4410_3272_de_origem_-_credito_adicional_especial_440.00000_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4410 ( 3272 de origem), de 23 de maio de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências ”.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_n._4411_3273_de_origem_-_altera_lei_3713_comsea.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_n._4411_3273_de_origem_-_altera_lei_3713_comsea.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4411/2025 (3273 de origem), de 02 de junho de 2025, que “Altera e revoga dispositivos da Lei Municipal n. 3713, de 12 de junho de 2024 Conselho Municipal de Segurança Alimentar e Nutricional COMSEA, do Município de Ji-Paraná”</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_n._4412_3274_de_origem_-_programa_de_apoio_e_acolhimento_maes_atipicas_abraco_acolhedor.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_n._4412_3274_de_origem_-_programa_de_apoio_e_acolhimento_maes_atipicas_abraco_acolhedor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4412/2025 (3274 de origem), de 03 de junho de 2025, que “Cria o Programa de Apoio e Acolhimento a Mães Atípicas - Abraço Acolhedor, destinado ao suporte psicológico e social de mães de crianças com deficiência ou transtornos do desenvolvimento, e dá outras providências”</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_n._4413_wanderson_-_utilidade_publica_a_associacao_indigena_mapayrap_karorap_em_ji-parana..pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_n._4413_wanderson_-_utilidade_publica_a_associacao_indigena_mapayrap_karorap_em_ji-parana..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4413, de 13 de junho de 2025, de autoria do Vereador Wanderson Candido de Araújo Aguiar, que “Dechara de Utilidade Pública a Associação Indígena Ma’pâyrap Karorap em Ji-Paraná.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_n._4414_marcelo_-_programa_de_fornecimento_gratuito_de_sensores_ou_aparelhos__de_monitoramento_continuo_da_glicemia_para_criancas_com_diabetes_mellitus_tipo_1.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_n._4414_marcelo_-_programa_de_fornecimento_gratuito_de_sensores_ou_aparelhos__de_monitoramento_continuo_da_glicemia_para_criancas_com_diabetes_mellitus_tipo_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4414, de 23 de junho de 2025, de autoria do Vereador Marcelo Joé de Lemos, que “Autoriza o Poder Executivo Municipal a instituir programa de fornecimento de sensores ou aparelho de monitoramento glicêmico contínuo para pessoas com diabetes mellitus tipo 1 no Município de Ji-Paraná”.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_lei_n._4415_3275_de_origem_-_proibicao_do_transporte_remunerado_de_passageiros_por_meio_de_motocicletas_particulares_em_aplicativos_digitais.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_lei_n._4415_3275_de_origem_-_proibicao_do_transporte_remunerado_de_passageiros_por_meio_de_motocicletas_particulares_em_aplicativos_digitais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4415 (3275 de origem), de 10 de junho de 2025, que “Dispõe sobre a proibição do transporte remunerado de passageiros por meio de motocicletas particulares em aplicativos digitais, estabelece medidas de segurança e fiscalização, e dá outras providências no Município de Ji-Paraná”.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_n._4416_3276_de_origem.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_n._4416_3276_de_origem.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4416/2025 (3276 de origem), de 31 de julho de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências"</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n._4418_3277_-_altera_e_acresce_dispositivos_a_lei_municipal_no_3355_plantoes_extraordinario_saude.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n._4418_3277_-_altera_e_acresce_dispositivos_a_lei_municipal_no_3355_plantoes_extraordinario_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4418/2025 (3277 de origem), de 04 de agosto de 2025, que “Altera e acresce dispositivos à Lei Municipal n. 3355, de 03 de dezembro de 2020, que dispõe sobre o pagamento de plantões extraordinários na área da saúde, e dá outras providências"</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_n._4419_3278_de_origem_-_credito_adicional_especial_r_687.42331_fmas_e_fumcrianca.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_n._4419_3278_de_origem_-_credito_adicional_especial_r_687.42331_fmas_e_fumcrianca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4419 (3278  de origem), de 31 de julho de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_n._4420_marcelo_-_carteira_fibromialgia_anteprojeto_n._019.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_n._4420_marcelo_-_carteira_fibromialgia_anteprojeto_n._019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4420/2025, de 11 de agosto de 2025, de autoria do Vereador Marcelo José de Lemos, que “Institui a Carteira de Identificação da Pessoa com Fibromialgia (CIPFIBRO) no Município de Ji-Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4421 (3279 de origem), de 11 de agosto de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências;</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_n._4422_marcio_-_protejipa.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_n._4422_marcio_-_protejipa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de espaço público e do patrocínio de eventos que promovam apologia ao crime, uso de drogas ou adultização infantojuvenil no Município de Ji-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_n._4423_3280_de_origem_-_termo_de_convenio_sejus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_n._4423_3280_de_origem_-_termo_de_convenio_sejus.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4423 (3280 de origem), de 09 de setembro de 2025, que Autoriza o Município a celebrar Termo de Convênio ou Instrumento Congênere com o Estado de Rondônia, por intermédio da Secretaria de Estado de Justiça SEJUS. Revoga a Lei Municipal n. 3535 de 3 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_n._4424_ademir_scopony_-_institui_o_dia_municipal_dos_surdos.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_n._4424_ademir_scopony_-_institui_o_dia_municipal_dos_surdos.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Surdos no município de Ji-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_n._4425_3281_de_origem_-_loa_2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_n._4425_3281_de_origem_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4425 (3281 de origem), de 15 de setembro de 2025, que “Estima a receita e fixa a despesa do município de Ji-Paraná para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_n._4426_3282_de_origem_-_ppa_2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_n._4426_3282_de_origem_-_ppa_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4426 (3282 de origem), de 15 de setembro de 2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026/2029, e dá outras providências;</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_n._4427_3283_de_origem_-_selo_para_produtos_artesanais_de_origem_animal.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_n._4427_3283_de_origem_-_selo_para_produtos_artesanais_de_origem_animal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4427 (3283 de origem), que "Cria o selo para produtos artesanais de origem animal no Município de Ji-Paraná".</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n._4428_3284_de_origem_-_cessao_gratuita_de_uso_do_imovel_a_idaron.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n._4428_3284_de_origem_-_cessao_gratuita_de_uso_do_imovel_a_idaron.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4428 (3284 de origem) , que "Dispõe sobre a cessão gratuita de uso do imóvel localizado na Avenida Marechal Rondon, nº 954, Centro Nova Colina, Ji-Paraná/RO, à Agência de Defesa Sanitária Agrosilvopastoril do Estado de Rondônia (IDARON), e dá outras providências".</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_n._4429_3285_de_origem_-_credito_adicional_especial_-_15.00000_ipreji.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_n._4429_3285_de_origem_-_credito_adicional_especial_-_15.00000_ipreji.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4429 (3285 de origem), de 22 de setembro de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências".</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_n._4430_3286_de_origem_-_credito_adicional_especial_-_3.38300441-_secretaria_de_obras.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_n._4430_3286_de_origem_-_credito_adicional_especial_-_3.38300441-_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4430 (3286 de origem), de 22 de setembro de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências".</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n._4431_3287_de_origem_-_credito_adicional_especial_-_amt.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n._4431_3287_de_origem_-_credito_adicional_especial_-_amt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4431 ( 3287 de origem), de 26 de setembro de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4432, de 26 de setembro de 2025, de autoria da Comissão Executiva, que “Dispõe alterações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências”.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_n._4433_3289_de_origem_-_gratificacao_de_incentivo_a_atividade_medica.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_n._4433_3289_de_origem_-_gratificacao_de_incentivo_a_atividade_medica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4433 (3289 de origem), de 29 de setembro de 2025, que "Altera e revoga dispositivos da Lei Municipal n. 2536, de 10 de outubro de 2013 para instituir a Gratificação de Incentivo à Atividade Médica, devida aos profissionais médicos da Rede Municipal de Saúde, que atuem no Hospital Municipal, na Unidade de Pronto Atendimento (UPA) e no Serviço de Atendimento Móvel de Urgência (SAMU), e dá outras providências".</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_n._4434_3290_de_origem_-_extingue_cargos_poder_publico_municipal.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_n._4434_3290_de_origem_-_extingue_cargos_poder_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4434 (3290 de origem), que “Extingue cargos do quadro de servidores do poder público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>Projeto de Lei n.  4435 (3291 de origem), que “Altera, renumera e revoga dispositivos da Lei Municipal n. 2536, de 10 outubro de 2013 para instituir a Gratificação de Incentivo à atividade Médica, devida aos profissionais médicos da Rede Municipal de Saúde, que atuem no Hospital Municipal, na Unidade de Pronto Atendimento (UPA) e no Serviço de Atendimento Móvel de Urgência (SAMU), e dá outras providências”.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências".</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_n._4437_3292_de_origem_-_adequacao_do_vencimento_aux._enfermagem_.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_n._4437_3292_de_origem_-_adequacao_do_vencimento_aux._enfermagem_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4437/2025 (3292 de origem), de 11 de novembro de 2025, que “Dispõe sobre adequação do vencimento inicial da Classe C-I da Lei Municipal n. 1250/2003, e dá outras providências”.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_n._4438_3293_de_origem_-_refis_jipa_.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_n._4438_3293_de_origem_-_refis_jipa_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4438/2025 (3293 de origem), de 13 de novembro de 2025, que “Institui o Programa de Recuperação Fiscal do Município de Ji-Paraná (REFIS JIPA), e dá outras providências”.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_n._4439_3294_de_origem_-_selo_produtos_comestiveis_de_origem_vegetal_.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_n._4439_3294_de_origem_-_selo_produtos_comestiveis_de_origem_vegetal_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4439/2025 (3294 de origem), de 14 de novembro de 2025, que “Cria o selo para registro de produtos comestíveis artesanais de origem vegetal no Município de Ji-Paraná”.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n._4440_weslei_-_utilidade_publica_-_sociedade_beneficente_latino_americano_da_amazonia_-_sblaa.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n._4440_weslei_-_utilidade_publica_-_sociedade_beneficente_latino_americano_da_amazonia_-_sblaa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Sociedade Beneficente Latino-Americano da Amazônia - SBLAA (Santa Casa de Rondônia)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_n._4441_3295_de_origem_-_credito_adicional.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_n._4441_3295_de_origem_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4441/2025 (3295 de origem), de 17 de novembro de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_n._4442_wallisson_-_utilidade_publica_-_associacao_do_coracaozinho.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_n._4442_wallisson_-_utilidade_publica_-_associacao_do_coracaozinho.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública à Associação do Coraçãozinho, em Ji-Paraná/RO.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/988/projeto_de_lei_n._4443_3296_-_fiscalizacao_alteracao_na_lei_n._2250.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/988/projeto_de_lei_n._4443_3296_-_fiscalizacao_alteracao_na_lei_n._2250.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4443/2025 (3296 de origem), que “Dispõe sobre a remuneração dos integrantes do Grupo Unificado de Fiscalização do Município de Ji-Paraná: revoga a Lei Municipal n. 2150, de 04 de maio de 2011e suas alterações; e dá outras providências”.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_n._4444_3297_-_cinderondonia.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_n._4444_3297_-_cinderondonia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4444/2025 (3297 de origem), que “Autoriza o Poder Executivo Municipal a ingressar no Consórcio Interfederativo de Desenvolvimento de Rondônia CINDERONDÔNIA, e ratifica o Protocolo de Intenções convertido em Contrato de Consórcio Público, firmado entre Municípios de Rondônia e o Estado de Rondônia, e dá outras providências”.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_n._4445_3298_de_origem_-_prorroga_prazo_revisao_plano_diretor.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_n._4445_3298_de_origem_-_prorroga_prazo_revisao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.4445/2025 (3298 de origem), que “Altera e revoga dispositivos da Lei Municipal n. 3464, de 23 de dezembro de 2021 - Plano Diretor Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_n._4446_3299_de_origem_-_criacao_de_cargos_efetivos_concurso.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_n._4446_3299_de_origem_-_criacao_de_cargos_efetivos_concurso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4446/2025 (3299 de origem), que “Dispõe sobre a criação de cargo de provimento efetivo, no âmbito das Secretarias de administração, Saúde e educação, e dá outras providências”.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4447, de 03 de dezembro de 2025, de autoria da Comissão Executiva, que “Dispõe sobre a concessão do Auxílio Alimentação Natalino aos servidores do quadro efetivo e comissionado da Câmara Municipal de Ji-Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_n._4448_3300_-_profae_modifica_a_lei_n._3284_e_revoga_a_lei_n._3618.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_n._4448_3300_-_profae_modifica_a_lei_n._3284_e_revoga_a_lei_n._3618.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4448/2025 (3300 de origem), de 03 de dezembro de 2025, que “Modifica a Lei nº 3284, de 7 de novembro de 2019; revoga a Lei nº 3618, de 23 de dezembro de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_n._4449_3301_-_padronizacao_das_cores_de_imoveis_publicos.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_n._4449_3301_-_padronizacao_das_cores_de_imoveis_publicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4449/2025 (3301 de origem), de 03 de dezembro de 2025, que “dispõe sobre a padronização das cores de imóveis públicos pertencentes e/ou mantidos pelo Município de Ji-Paraná e dá outras providências”</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_n._4450_rosana_-_altera_a_lei_n._3641_fogos_de_artificio.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_n._4450_rosana_-_altera_a_lei_n._3641_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4450, de 03 de dezembro de 2025, de autoria da Vereadora Rosana Pereira Lima, que “Altera a Lei Municipal n. 3.641, de 29 de março de 2023, que “Dispõe sobre o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido no Município de Ji-Paraná/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_lei_n._4451_c.e_-_extincao_de_cargos_na_lei_n._965.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_lei_n._4451_c.e_-_extincao_de_cargos_na_lei_n._965.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4451, de 05 de dezembro de 2025, de autoria da Comissão Executiva, que “Dispõe sobre a extinção de cargos de provimento efetivo, constantes da Lei Municipal 965/2000, de 31 de março de 2000, que dispõe sobre o Plano de Carreira, Cargos e Salários dos servidores da Câmara Municipal de Ji-Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_n._4452_weslei_-_altera_a_lei_n._1756_bairro_alto_alegre.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_n._4452_weslei_-_altera_a_lei_n._1756_bairro_alto_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4452, de 08 de dezembro de 2025, de autoria do Vereador Weslei da Silva Brito, que “Altera a Lei n. 1756, de 11 de março de 2008, que Regulamenta a denominação de ruas no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 261/2025, que “Altera na Resolução nº 116/2000 – Regimento Interno, o horário para a realização das Sessões Ordinárias”</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 262/2025, que "Cria na Resolução nº 116/2000 – Regimento Interno, a Comissão Permanente de Segurança Pública e Trânsito"</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 263/2025, que “Regulamenta a lotação, comprovação das atividades e atribuições especificas da Assessoria Parlamentar Volante – APV, nos termos da Lei n. 3741, de 5 de março de 2025”</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao_n._264_-_altera_o_art._29_da_resolucao_n._204_-_gestao_e_fiscalizacao_de_contratos.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao_n._264_-_altera_o_art._29_da_resolucao_n._204_-_gestao_e_fiscalizacao_de_contratos.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 264/2025, que “Altera o art. 29 da Resolução nº 204, de 12 de dezembro de 2024, que estabelece regras e diretrizes para a gestão e fiscalização de contratos administrativos no âmbito da Câmara Municipal de Ji-Paraná/RO”.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_n._265_-_verba_de_ressarcimento_revoga_192_193_e_195.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_n._265_-_verba_de_ressarcimento_revoga_192_193_e_195.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 265/2025, que “Dispõe sobre o ressarcimento de despesas relacionadas à atividade parlamentar no âmbito da Câmara Municipal de Ji-Paraná, e dá outras providências”</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 266/2025, que “Estabelece critérios e procedimentos para concessão, pagamento, prestação de contas e controle de diárias no âmbito da Câmara Municipal de Ji-Paraná”.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 267/2025, que “Autoriza o Poder Legislativo Municipal a proceder a baixa de material inservível e imprestável”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -6345,51 +6345,51 @@
   <si>
     <t>Requerimento n. 019/2025, de autoria do Vereador Weslei da Silva Brito, Solicitando ao Poder Executivo Municipal a readequação organizacional do Departamento de Fiscalização de Obras (DFO), atualmente vinculado à SEMPLAN, para que retorne à sua secretaria de origem, a Secretaria Municipal de Regularização Fundiária e Habitação – SEMURFH.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Requerimento n. 020/2025, de autoria do Vereador Geraldo Aparecido Gonçalves Ferreira, solicitando ao Prefeito do Município de Ji-Paraná, Affonso Cândido, inclusão de proposta de emenda ao PPA (Plano Plurianual) com base nas deliberações da V Conferência Municipal dos Direitos da Pessoa Idosa.</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, observando as formalidades regimentais, vêm com o devido respeito e acatamento à presença de Vossa Excelência, REQUERER, após deliberação em Plenário, a inclusão, discussão e votação única, na pauta da Ordem do Dia da 20ª Sessão Ordinária, do Projeto de Lei n. 4416/2025 (3276 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de emenda a lei orgânica municipal</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/912/proposta_de_emenda_43_-.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/912/proposta_de_emenda_43_-.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 043/2025, de 31 de outubro de 2025, de autoria da Mesa Diretora, que “Acrescenta o Parágrafo único ao art. 60 da lei Orgânica do Município de Ji-Paraná”.</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento de sessão</t>
   </si>
   <si>
     <t>Requerimento S/N requerendo após deliberação em Plenário, a discussão e votação única na pauta da Ordem do Dia da 27ª Sessão Ordinária dos seguintes Projetos: Projeto de Lei nº 4422/2025, que “Dispõe sobre a cessão de espaço público e do patrocínio de eventos que promovam apologia ao crime, uso de drogas ou adultização infantojuvenil no município de Ji-Paraná e dá outras providências” e Projeto de Lei nº 4424/2025, que “Institui o Dia Municipal dos Surdos no município de Ji-Paraná e dá outras providências”.</t>
   </si>
   <si>
     <t>Requerimento S/N requerendo, após deliberação em Plenário, a inclusão, discussão e votação única na pauta da Ordem do Dia da 27ª Sessão Ordinária do Projeto de Lei nº 4428/2025 (3284 de origem), que Dispõe sobre a cessão gratuita de uso do imóvel localizado na Avenida Marechal Rondon, nº 954, Centro Nova Colina, Ji-Paraná/RO, à Agência de Defesa Sanitária Agrosilvopastoril do Estado de Rondônia (IDARON), e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação de Vereador para preencher o cargo de Membro da Comissão Permanente de Saúde Saneamento e Assistência Social, para o Biênio 2025 – 2026.</t>
   </si>
   <si>
     <t>Indicação de Vereador para preencher o cargo de Vice-Presidente da Comissão Permanente de Educação e Cultura, para o Biênio 2025 – 2026.</t>
   </si>
   <si>
     <t>Indicação de Vereador para preencher o cargo de Presidente e Vice-Presidente da Comissão Permanente de Esportes, para o Biênio 2025 – 2026.</t>
   </si>
@@ -6667,141 +6667,141 @@
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>Ofício Interno n. 11/GVMR/2025, justificando ausência do Vereador Maycon Roberto Silva, na 39ª Sessão Ordinária do dia 04 de dezembro de 2025, por motivo de ordem pessoal, sendo um tratamento cirúrgico odontológico.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>Ofício Interno n.64/Gab.Ver.Drª.RosanaPereiraLima/2025, comunico, por meio deste, a impossibilidade de comparecimento à Sessão Especial de Julgamento a realizar-se em 09 de dezembro de 2025 às 16 horas e a 1ª Sessão Extraordinária às 19h, em virtude de compromisso previamente agendado, de caráter inadiável, o qual impossibilita minha presença aos trabalhos legislativos.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/lei_3737_de_27-02-25_-_alteracao_da_lei_1403-2005_-_ipreji.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/lei_3737_de_27-02-25_-_alteracao_da_lei_1403-2005_-_ipreji.pdf</t>
   </si>
   <si>
     <t>Lei n. 3737, de 27 de fevereiro de 2025, de autoria do Poder Executivo, que “Dispõe sobre alterações na Lei Municipal nº 1403 de, 22 de julho de 2005, que institui o Regime Próprio de Previdência Social do Município de Ji-Paraná e dá outras providências”</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/lei_3738_de_27-02-25_-_alteracao_da_lei_2271-2012_-_agerji.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/lei_3738_de_27-02-25_-_alteracao_da_lei_2271-2012_-_agerji.pdf</t>
   </si>
   <si>
     <t>Lei n. 3738, de 27 de fevereiro de 2025, de autoria do Poder Executivo, que “Dispõe sobre alteração e revogação de dispositivos da Lei Municipal nº 2271 de, 7 de março de 2012, que dispõe sobre a criação da Agência Reguladora de Serviços Públicos de Saneamento Básico e outros Serviços Delegados do Município de Ji-Paraná - AGERJI, e dá outras providências”</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/lei_3739_de_27-02-25_-_credito_adicional_especial_r_900.00000.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/lei_3739_de_27-02-25_-_credito_adicional_especial_r_900.00000.pdf</t>
   </si>
   <si>
     <t>Lei n. 3739, de 27 de fevereiro de 2025, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/lei_3740_de_28-02-25_-_avanca_ji-parana.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/lei_3740_de_28-02-25_-_avanca_ji-parana.pdf</t>
   </si>
   <si>
     <t>Lei n. 3740, de 28 de fevereiro de 2025, de autoria do Poder Executivo, que “Dispõe sobre a Criação do Conselho de Desenvolvimento Sustentável e Estratégico de Ji-Paraná - AVANÇA JI-PARANÁ, e dá outras providências”</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>Lei n. 3741, de 5 de março de 2025, de autoria do Poder Legislativo, que “Cria na Lei Municipal nº 965 de 31 de março de 2000, a Assessoria Parlamentar Volante - APV, e dá outras providências”</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>Lei n. 3742, de 5 de março de 2025, de autoria do Poder Legislativo, que “Introduz modificações na Lei Municipal nº 965, de 31 de março de 2000, e dá outras providências”</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/lei_3743-2025_-_altera_lei_3484-2022.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/lei_3743-2025_-_altera_lei_3484-2022.pdf</t>
   </si>
   <si>
     <t>Lei n. 3743, de 6 de março de 2025, de autoria do Poder Executivo, que “Introduz alteração na Lei Municipal nº 3484, de 8 de fevereiro de 2022, e dá outras providências”</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/lei_3744-2025_-_altera_lei_965-2000.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/lei_3744-2025_-_altera_lei_965-2000.pdf</t>
   </si>
   <si>
     <t>Lei n. 3744, de 13 de março de 2025, de autoria do Poder Legislativo, que “Dispõe sobre alterações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências”</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/lei_3745-2025_-_utilidade_publica.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/lei_3745-2025_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Lei n. 3745, de 13 de março de 2025, de autoria do Poder Legislativo, que “Declara de Utilidade Pública a Organização da Sociedade Civil: Centro de Apoio Integral a Família - CAIF”</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>Lei n. 3746, de 27 de março de 2025 de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>Lei n. 3747, de 27 de março de 2025 de autoria do Poder Legislativo, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo I/Toyota Hilux CD 4x4 STD, placa OHW 3896, Tombamento 2734/CMJP à Secretaria Municipal de Regularização Fundiária e Habitação, e dá outras providências”</t>
   </si>
   <si>
     <t>1072</t>
   </si>
@@ -6832,51 +6832,51 @@
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>Lei n. 3751, de 11 de abril de 2025, de autoria do Poder Legislativo, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo Toyota/Etios HB X, placa OHV8856/RO, Tombamento 2785/CMJP à Autarquia Municipal de Trânsito e Transportes – AMT, e dá outras providências”</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>Lei n. 3752, de 14 de abril de 2025, de autoria do Poder Legislativo, que “Autoriza a Câmara Municipal de Ji-Paraná a proceder a cessão de uso do veículo I/Toyota Hilux CDLOWM4FD 4x2, placa QTH9I69, Tombamento 3336/CMJP à Secretaria Municipal de Esportes e Lazer, e dá outras providências”</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_3753_-_piso_salarial_educacao.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_3753_-_piso_salarial_educacao.pdf</t>
   </si>
   <si>
     <t>Lei n. 3753, de 15 de abril de 2025, de autoria do Poder Executivo, que “Atualiza o Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica para o exercício de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Lei n. 3754, de 09 de maio de 2025, de autoria do Poder Legislativo, que “Dispõe sobre a revogação da Lei Municipal nº 3736, de 23 de dezembro de 2024, e dá outras providências”</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>Lei n. 3755, de 16 de maio de 2025, de autoria do Poder Legislativo, que “Declara de Utilidade Pública a Organização Assistencial Boas Novas (ORABAN) em Ji-Paraná”.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
@@ -6994,147 +6994,147 @@
   <si>
     <t>Lei n. 3768, de 23 de junho de 2025, de autoria do Poder Legislativo, que “Declara de Utilidade Pública a Associação de Monitores e Apoiadores de Pessoas com Deficiência Auditiva em Ji-Paraná-RO”.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>Lei n. 3769, de 30 de junho de 2025, de autoria do Poder Legislativo, que “Declara de Utilidade Pública a Associação Indígena Ma’pâyrap Karorap em Ji-Paraná”</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>Lei n. 3770, de 30 de junho de 2025, de autoria do Poder Executivo, que “Dispõe sobre as diretrizes orçamentárias do Município de Ji-Paraná para o exercício financeiro de 2026, e dá outras providências”</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/93/lei-3771_-_credito_adicional_especial_r_426.700_fumcrianca.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/93/lei-3771_-_credito_adicional_especial_r_426.700_fumcrianca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/94/lei-3772-_plantoes_extraordinarios_profissionais_saude_enfermeiro_e_tecnicos_enfermagem_altera_lei_municipal_no_3355.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/94/lei-3772-_plantoes_extraordinarios_profissionais_saude_enfermeiro_e_tecnicos_enfermagem_altera_lei_municipal_no_3355.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal n. 3355, de 03 de dezembro de 2020, que dispõe sobre o pagamento de plantões extraordinários na área da saúde, e dá outras providências</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/123/lei-3773_-_credito_especial_-_republicada.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/123/lei-3773_-_credito_especial_-_republicada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências (Republicação por erro material na numeração publicada originalmente como Lei n. 3373, no DOM 4572, de 21/08/2025, p.8).</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/124/lei-3774_-_credito_especial.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/124/lei-3774_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/849/lei-3775.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/849/lei-3775.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão gratuita de uso do imóvel localizado na Avenida Marechal Rondon, nº 954, Centro Nova Colina, Ji-Paraná/RO, à Agência de Defesa Sanitária Agrosilvopastoril do Estado de Rondônia (IDARON), e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>Affonso Cândido, Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/850/lei-3776.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/850/lei-3776.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>Cria o selo para produtos artesanais de origem animal no Município de Ji-Paraná.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/853/lei-3779.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/853/lei-3779.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/854/lei-3780.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/854/lei-3780.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/855/lei-3781.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/855/lei-3781.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal n. 965, de 31 de março de 2000, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de espaço público e do patrocínio de eventos que promovam apologia ao crime, uso de drogas ou adultização infantojuvenil no município de Ji-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>Lei n. 3783, de 05 de novembro de 2025, de autoria do Poder Executivo, que “Extingue cargos do quadro de servidores do poder público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>924</t>
   </si>
@@ -7273,219 +7273,219 @@
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>Lei n. 3799, de 08 de dezembro de 2025, de autoria do Poder Legislativo, que “Declara de Utilidade Pública a Sociedade Beneficente Latino-Americano da Amazônia – SBLAA (Santa Casa de Rondônia)”.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>Lei n. 3800, de 08 de dezembro de 2025, de autoria do Poder Legislativo, que “Institui no âmbito do Município de Ji-Paraná o evento “Marcha para Jesus”, e dá outras providências”.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/lei_3801_de_08-12-2025_-_prorroga_plano_diretor_-_altera_lei_3464-21.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/lei_3801_de_08-12-2025_-_prorroga_plano_diretor_-_altera_lei_3464-21.pdf</t>
   </si>
   <si>
     <t>Lei n. 3801, de 08 de dezembro de 2025, de autoria do Poder Executivo, que “Altera e revoga dispositivos da Lei Municipal n. 3464, de 23 de dezembro de 2021 - Plano Diretor Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/lei_3802_de_08-12-2025_-_cria_cargo_concurso_prefeitura.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/lei_3802_de_08-12-2025_-_cria_cargo_concurso_prefeitura.pdf</t>
   </si>
   <si>
     <t>Lei n. 3802, de 08 de dezembro de 2025, de autoria do Poder Executivo, que “Dispõe sobre a criação de cargos de provimento efetivo, no âmbito das Secretarias de Administração, Saúde e Educação, e dá outras providências”.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lei_3803_de_08-12-2025_-_modifica_a_lei_3284-2019_-profae.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lei_3803_de_08-12-2025_-_modifica_a_lei_3284-2019_-profae.pdf</t>
   </si>
   <si>
     <t>Lei n. 3803, de 08 de dezembro de 2025, de autoria do Poder Executivo, que “Modifica a Lei nº 3284, de 7 de novembro de 2019; revoga a Lei nº 3618, de 23 de dezembro de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/lei-3804_de_22-12-2025_-_remuneracao_dos_integrantes_do_grupo_unificado_de_fiscalizacao.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/lei-3804_de_22-12-2025_-_remuneracao_dos_integrantes_do_grupo_unificado_de_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Lei n. 3804, de 22 de dezembro de 2025, de autoria do Poder Executivo, que "Dispõe sobre a remuneração dos integrantes do Grupo Unificado de Fiscalização do Município de Ji-Paraná; revoga a Lei Municipal n. 2150, de 4 de maio de 2011 e suas alterações; e dá outras providências”</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lei_3805_de_22-12-2025_-_padronizacao_cores_predios_publicos.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lei_3805_de_22-12-2025_-_padronizacao_cores_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Lei n. 3805, de 22 de dezembro de 2025, de autoria do Poder Executivo, que “Dispõe sobre a padronização das cores de imóveis públicos pertencentes e/ou mantidos pelo Município de Ji-Paraná e dá outras providências”.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_lei_n._4416_3276_de_origem_-_credito_adicional_especial_r_426.700_fumcrianca.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_lei_n._4416_3276_de_origem_-_credito_adicional_especial_r_426.700_fumcrianca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4416/2025 (3276 de origem), de 31 de julho de 2025, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>DLEG</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/decreto_360_-_pd_300_-_titulo_honorifico_cidadao_honorario_jaime_bagattoli.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/decreto_360_-_pd_300_-_titulo_honorifico_cidadao_honorario_jaime_bagattoli.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 360/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Excelentíssimo Senhor Jaime Maximino Bagattoli – DD. Senador da República”.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 361/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Excelentíssimo Senhor Dr. Fernando Máximo – DD. Deputado Federal”.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/decreto_362_-_pd_302_-_titulo_honorifico_cidadao_honorario_leobaldo_alves_de_jesus.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/decreto_362_-_pd_302_-_titulo_honorifico_cidadao_honorario_leobaldo_alves_de_jesus.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 362/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Ilustríssimo Senhor Leobaldo Alves de Jesus”.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/decreto_363_-_pd_303_-_titulo_honorifico_cidadao_honorario_ismael_crispin.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/decreto_363_-_pd_303_-_titulo_honorifico_cidadao_honorario_ismael_crispin.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 363/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Excelentíssimo Senhor Ismael Crispin – DD Deputado Estadual”.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_364_-_pd_304_-_titulo_honorifico_cidadao_honorario_maximiliano_darcy_david_deitos_2.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_364_-_pd_304_-_titulo_honorifico_cidadao_honorario_maximiliano_darcy_david_deitos_2.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 364/2025, de 20 de maio de 2025 que, “Dispõe sobre a concessão do Título Honorífico de Cidadão Honorário Jiparanaense ao Meritíssimo Senhor Juiz de Direito Maximiliano Darcy David Deitos”</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do mandato do Vereador do Município de Ji-Paraná-RO, Welinton Poggere Goes da Fonseca, nos termos do Decreto-Lei n. 201, de 27 de fevereiro de 1967.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>Decreto Legislativo n. 377/2025, de 02 de dezembro de 2025 que, “Dispõe sobre a aprovação da Prestação de Contas do Município de Ji-Paraná, relativa ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_n._206_horario_sessao.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_n._206_horario_sessao.pdf</t>
   </si>
   <si>
     <t>Resolução n. 206/2025, que “Altera na Resolução nº 116/2000 – Regimento Interno, o horário para a realização das Sessões Ordinárias”</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_n._207_comissao_de_seguranca_e_transito.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_n._207_comissao_de_seguranca_e_transito.pdf</t>
   </si>
   <si>
     <t>Resolução n. 207/2025, que “Cria na Resolução nº 116/2000 – Regimento Interno, a Comissão Permanente de Segurança Pública e Trânsito”</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_n._208_-_regulamenta_assessoria_parlamentar_volante.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_n._208_-_regulamenta_assessoria_parlamentar_volante.pdf</t>
   </si>
   <si>
     <t>Resolução n. 208/2025, que “Regulamenta a lotação, comprovação das atividades e atribuições especificas da Assessoria Parlamentar Volante – APV, nos termos da Lei n. 3741, de 5 de março de 2025”</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/resolucao_n._209_-_altera_o_art._29_da_resolucao_n._204-2024.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/resolucao_n._209_-_altera_o_art._29_da_resolucao_n._204-2024.pdf</t>
   </si>
   <si>
     <t>Resolução n. 209/2025, que “Altera o art. 29 da Resolução nº 204, de 12 de dezembro de 2024, que estabelece regras e diretrizes para a gestão e fiscalização de contratos administrativos no âmbito da Câmara Municipal de Ji-Paraná/RO”</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/resolucao_n._210_-_verba_de_ressarcimento_-_dom_4508_-_21-05.2025.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/resolucao_n._210_-_verba_de_ressarcimento_-_dom_4508_-_21-05.2025.pdf</t>
   </si>
   <si>
     <t>Resolução n. 210/2025, que “Dispõe sobre o ressarcimento de despesas relacionadas à atividade parlamentar no âmbito da Câmara Municipal de Ji-Paraná, e dá outras providências”</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>Resolução n. 212/2025, que “Autoriza o Poder Legislativo Municipal a proceder a baixa de material inservível e imprestável".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -7798,67 +7798,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_modificativa_001-gabpref-2025_-_ploa-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_modificativa_ao_pl_4423_2025_scopony_-_convenio_sejus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/emendas_aditivas_4_rosana_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/01-emenda_modificativa-2_ao_proj._3296_para_anexo_no_sapl.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_002_ccjr_e_cfo_ao_pl_4443_3296_de_origem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_300_-_titulo_honorifico_de_cidadao_honorario_sr._jaime_maximino_bagattoli.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_decreto_301_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._fernando_maximo.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_decreto_302_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_leobaldo_alves_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_decreto_303_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_ismael_crispin.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_decreto_304_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._juiz_maxilmiliano_darcy_david_deitos.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_305_-_aprovacao_da_prestacao_de_contas_do_municipio_2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/projeto_de_lei_n._4379_3260_de_origem_-__alteracoes_na_lei__n._1403_que_institui_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_n._4380_3261_de_origem_-_alteracao_e_revogacao_de_dispositivos_da_lei_municipal_n._2271_agerji.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_n._4381_3262_de_origem_-_criacao_do_conselho_de_desenvolvimento_sustentavel_e_estrategico_de_ji-parana_-_avanca_ji-parana.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_n._4382_3263_de_origem_-_credito_adicional_especial_r_900.00000.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._4386_marcelo_-_institui_julho_laranja.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._4390_3265_de_origem_-_credito_adicional_especial_r_277.00000_ressarcimento_de_despesa_de_pessoal_requisitado.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_lei_n._4391_3266_de_origem_-_altera_e_revolga_dispositivos_da_lei_3642_conselhos_tutelares.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_lei_n._4392_c.e_-_cessao_de_uso_toyota_etios.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/projeto_de_lei_n._4393_c.e_-_cessao_de_uso_toyota_hilux.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_n._4394_marcelo_-_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_n._4396_3267_de_origem_-_piso_salarial_nacional_profissionais_do_magisterio_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_n._4397_3268_de_origem_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_n._4398_3269_-_altera_a_lei_municipal_n._3464__de_23_de_dezembro_de_2021_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_n._4399_c.e_-_revoga_a_lei_3736_auxilios_vereadores_lei_3029.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_n._4400_marcelo_-_denominacao_do_plenario_da_camara.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_n._4402_c.e_-_alteracoes_na_lei_965.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n._4403_rosana_-_transparencia_das_filas_de_espera_do_sus.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_n._4404_rosana_-_obrigatoriedade_de_apresentacao_de_relatorio_de_impacto_financeiro_nos_proj._que_criem_ou_ampliem_obrigacoes_p_pessoas_fisicas_ou_juridicas.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_n._4405_3271_de_origem_-_vencimento_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_lei_n._4406_rosana_-_declaracao_de_direitos_de_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/projeto_de_lei_n._4407_weslei_-_utilidade_publica_a_associacao_de_monitores_e_apoiadores_de_pessoas_com_deficiencia_auditiva.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_n._4408_rosana_-_desburocratizacao_lei_federal_n._13.726.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_n._4409_edison_fidelis_e_marcio_freitas_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_lei_n._4410_3272_de_origem_-_credito_adicional_especial_440.00000_saude.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_n._4411_3273_de_origem_-_altera_lei_3713_comsea.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_n._4412_3274_de_origem_-_programa_de_apoio_e_acolhimento_maes_atipicas_abraco_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_n._4413_wanderson_-_utilidade_publica_a_associacao_indigena_mapayrap_karorap_em_ji-parana..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_n._4414_marcelo_-_programa_de_fornecimento_gratuito_de_sensores_ou_aparelhos__de_monitoramento_continuo_da_glicemia_para_criancas_com_diabetes_mellitus_tipo_1.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_lei_n._4415_3275_de_origem_-_proibicao_do_transporte_remunerado_de_passageiros_por_meio_de_motocicletas_particulares_em_aplicativos_digitais.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_n._4416_3276_de_origem.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n._4418_3277_-_altera_e_acresce_dispositivos_a_lei_municipal_no_3355_plantoes_extraordinario_saude.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_n._4419_3278_de_origem_-_credito_adicional_especial_r_687.42331_fmas_e_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_n._4420_marcelo_-_carteira_fibromialgia_anteprojeto_n._019.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_n._4422_marcio_-_protejipa.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_n._4423_3280_de_origem_-_termo_de_convenio_sejus.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_n._4424_ademir_scopony_-_institui_o_dia_municipal_dos_surdos.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_n._4425_3281_de_origem_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_n._4426_3282_de_origem_-_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_n._4427_3283_de_origem_-_selo_para_produtos_artesanais_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n._4428_3284_de_origem_-_cessao_gratuita_de_uso_do_imovel_a_idaron.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_n._4429_3285_de_origem_-_credito_adicional_especial_-_15.00000_ipreji.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_n._4430_3286_de_origem_-_credito_adicional_especial_-_3.38300441-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n._4431_3287_de_origem_-_credito_adicional_especial_-_amt.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_n._4433_3289_de_origem_-_gratificacao_de_incentivo_a_atividade_medica.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_n._4434_3290_de_origem_-_extingue_cargos_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_n._4437_3292_de_origem_-_adequacao_do_vencimento_aux._enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_n._4438_3293_de_origem_-_refis_jipa_.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_n._4439_3294_de_origem_-_selo_produtos_comestiveis_de_origem_vegetal_.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n._4440_weslei_-_utilidade_publica_-_sociedade_beneficente_latino_americano_da_amazonia_-_sblaa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_n._4441_3295_de_origem_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_n._4442_wallisson_-_utilidade_publica_-_associacao_do_coracaozinho.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/988/projeto_de_lei_n._4443_3296_-_fiscalizacao_alteracao_na_lei_n._2250.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_n._4444_3297_-_cinderondonia.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_n._4445_3298_de_origem_-_prorroga_prazo_revisao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_n._4446_3299_de_origem_-_criacao_de_cargos_efetivos_concurso.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_n._4448_3300_-_profae_modifica_a_lei_n._3284_e_revoga_a_lei_n._3618.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_n._4449_3301_-_padronizacao_das_cores_de_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_n._4450_rosana_-_altera_a_lei_n._3641_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_lei_n._4451_c.e_-_extincao_de_cargos_na_lei_n._965.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_n._4452_weslei_-_altera_a_lei_n._1756_bairro_alto_alegre.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao_n._264_-_altera_o_art._29_da_resolucao_n._204_-_gestao_e_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_n._265_-_verba_de_ressarcimento_revoga_192_193_e_195.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/912/proposta_de_emenda_43_-.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/lei_3737_de_27-02-25_-_alteracao_da_lei_1403-2005_-_ipreji.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/lei_3738_de_27-02-25_-_alteracao_da_lei_2271-2012_-_agerji.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/lei_3739_de_27-02-25_-_credito_adicional_especial_r_900.00000.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/lei_3740_de_28-02-25_-_avanca_ji-parana.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/lei_3743-2025_-_altera_lei_3484-2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/lei_3744-2025_-_altera_lei_965-2000.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/lei_3745-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_3753_-_piso_salarial_educacao.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/93/lei-3771_-_credito_adicional_especial_r_426.700_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/94/lei-3772-_plantoes_extraordinarios_profissionais_saude_enfermeiro_e_tecnicos_enfermagem_altera_lei_municipal_no_3355.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/123/lei-3773_-_credito_especial_-_republicada.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/124/lei-3774_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/849/lei-3775.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/850/lei-3776.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/853/lei-3779.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/854/lei-3780.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/855/lei-3781.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/lei_3801_de_08-12-2025_-_prorroga_plano_diretor_-_altera_lei_3464-21.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/lei_3802_de_08-12-2025_-_cria_cargo_concurso_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lei_3803_de_08-12-2025_-_modifica_a_lei_3284-2019_-profae.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/lei-3804_de_22-12-2025_-_remuneracao_dos_integrantes_do_grupo_unificado_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lei_3805_de_22-12-2025_-_padronizacao_cores_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_lei_n._4416_3276_de_origem_-_credito_adicional_especial_r_426.700_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/decreto_360_-_pd_300_-_titulo_honorifico_cidadao_honorario_jaime_bagattoli.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/decreto_362_-_pd_302_-_titulo_honorifico_cidadao_honorario_leobaldo_alves_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/decreto_363_-_pd_303_-_titulo_honorifico_cidadao_honorario_ismael_crispin.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_364_-_pd_304_-_titulo_honorifico_cidadao_honorario_maximiliano_darcy_david_deitos_2.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_n._206_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_n._207_comissao_de_seguranca_e_transito.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_n._208_-_regulamenta_assessoria_parlamentar_volante.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/resolucao_n._209_-_altera_o_art._29_da_resolucao_n._204-2024.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/resolucao_n._210_-_verba_de_ressarcimento_-_dom_4508_-_21-05.2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_modificativa_001-gabpref-2025_-_ploa-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_modificativa_ao_pl_4423_2025_scopony_-_convenio_sejus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/emendas_aditivas_4_rosana_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/01-emenda_modificativa-2_ao_proj._3296_para_anexo_no_sapl.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_002_ccjr_e_cfo_ao_pl_4443_3296_de_origem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_300_-_titulo_honorifico_de_cidadao_honorario_sr._jaime_maximino_bagattoli.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_decreto_301_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._fernando_maximo.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_decreto_302_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_leobaldo_alves_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_decreto_303_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_ismael_crispin.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_decreto_304_-_titulo_honorifico_de_cidadao_honorario_jiparanaense_sr._juiz_maxilmiliano_darcy_david_deitos.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_305_-_aprovacao_da_prestacao_de_contas_do_municipio_2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/projeto_de_lei_n._4379_3260_de_origem_-__alteracoes_na_lei__n._1403_que_institui_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_n._4380_3261_de_origem_-_alteracao_e_revogacao_de_dispositivos_da_lei_municipal_n._2271_agerji.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_n._4381_3262_de_origem_-_criacao_do_conselho_de_desenvolvimento_sustentavel_e_estrategico_de_ji-parana_-_avanca_ji-parana.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_n._4382_3263_de_origem_-_credito_adicional_especial_r_900.00000.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._4386_marcelo_-_institui_julho_laranja.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._4390_3265_de_origem_-_credito_adicional_especial_r_277.00000_ressarcimento_de_despesa_de_pessoal_requisitado.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_lei_n._4391_3266_de_origem_-_altera_e_revolga_dispositivos_da_lei_3642_conselhos_tutelares.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_lei_n._4392_c.e_-_cessao_de_uso_toyota_etios.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/projeto_de_lei_n._4393_c.e_-_cessao_de_uso_toyota_hilux.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_n._4394_marcelo_-_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_n._4396_3267_de_origem_-_piso_salarial_nacional_profissionais_do_magisterio_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_n._4397_3268_de_origem_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_n._4398_3269_-_altera_a_lei_municipal_n._3464__de_23_de_dezembro_de_2021_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_n._4399_c.e_-_revoga_a_lei_3736_auxilios_vereadores_lei_3029.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_n._4400_marcelo_-_denominacao_do_plenario_da_camara.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_n._4402_c.e_-_alteracoes_na_lei_965.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n._4403_rosana_-_transparencia_das_filas_de_espera_do_sus.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_n._4404_rosana_-_obrigatoriedade_de_apresentacao_de_relatorio_de_impacto_financeiro_nos_proj._que_criem_ou_ampliem_obrigacoes_p_pessoas_fisicas_ou_juridicas.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_n._4405_3271_de_origem_-_vencimento_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_lei_n._4406_rosana_-_declaracao_de_direitos_de_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/projeto_de_lei_n._4407_weslei_-_utilidade_publica_a_associacao_de_monitores_e_apoiadores_de_pessoas_com_deficiencia_auditiva.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_n._4408_rosana_-_desburocratizacao_lei_federal_n._13.726.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_n._4409_edison_fidelis_e_marcio_freitas_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_lei_n._4410_3272_de_origem_-_credito_adicional_especial_440.00000_saude.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_n._4411_3273_de_origem_-_altera_lei_3713_comsea.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_n._4412_3274_de_origem_-_programa_de_apoio_e_acolhimento_maes_atipicas_abraco_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_n._4413_wanderson_-_utilidade_publica_a_associacao_indigena_mapayrap_karorap_em_ji-parana..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_n._4414_marcelo_-_programa_de_fornecimento_gratuito_de_sensores_ou_aparelhos__de_monitoramento_continuo_da_glicemia_para_criancas_com_diabetes_mellitus_tipo_1.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_lei_n._4415_3275_de_origem_-_proibicao_do_transporte_remunerado_de_passageiros_por_meio_de_motocicletas_particulares_em_aplicativos_digitais.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_n._4416_3276_de_origem.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n._4418_3277_-_altera_e_acresce_dispositivos_a_lei_municipal_no_3355_plantoes_extraordinario_saude.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_n._4419_3278_de_origem_-_credito_adicional_especial_r_687.42331_fmas_e_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_n._4420_marcelo_-_carteira_fibromialgia_anteprojeto_n._019.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_n._4422_marcio_-_protejipa.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_n._4423_3280_de_origem_-_termo_de_convenio_sejus.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_n._4424_ademir_scopony_-_institui_o_dia_municipal_dos_surdos.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_n._4425_3281_de_origem_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_n._4426_3282_de_origem_-_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_n._4427_3283_de_origem_-_selo_para_produtos_artesanais_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n._4428_3284_de_origem_-_cessao_gratuita_de_uso_do_imovel_a_idaron.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_n._4429_3285_de_origem_-_credito_adicional_especial_-_15.00000_ipreji.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_n._4430_3286_de_origem_-_credito_adicional_especial_-_3.38300441-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n._4431_3287_de_origem_-_credito_adicional_especial_-_amt.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_n._4433_3289_de_origem_-_gratificacao_de_incentivo_a_atividade_medica.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_n._4434_3290_de_origem_-_extingue_cargos_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_n._4437_3292_de_origem_-_adequacao_do_vencimento_aux._enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_n._4438_3293_de_origem_-_refis_jipa_.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_n._4439_3294_de_origem_-_selo_produtos_comestiveis_de_origem_vegetal_.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n._4440_weslei_-_utilidade_publica_-_sociedade_beneficente_latino_americano_da_amazonia_-_sblaa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_n._4441_3295_de_origem_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_n._4442_wallisson_-_utilidade_publica_-_associacao_do_coracaozinho.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/988/projeto_de_lei_n._4443_3296_-_fiscalizacao_alteracao_na_lei_n._2250.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_n._4444_3297_-_cinderondonia.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_n._4445_3298_de_origem_-_prorroga_prazo_revisao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_n._4446_3299_de_origem_-_criacao_de_cargos_efetivos_concurso.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_n._4448_3300_-_profae_modifica_a_lei_n._3284_e_revoga_a_lei_n._3618.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_n._4449_3301_-_padronizacao_das_cores_de_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_n._4450_rosana_-_altera_a_lei_n._3641_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_lei_n._4451_c.e_-_extincao_de_cargos_na_lei_n._965.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_n._4452_weslei_-_altera_a_lei_n._1756_bairro_alto_alegre.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao_n._264_-_altera_o_art._29_da_resolucao_n._204_-_gestao_e_fiscalizacao_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_n._265_-_verba_de_ressarcimento_revoga_192_193_e_195.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/912/proposta_de_emenda_43_-.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/lei_3737_de_27-02-25_-_alteracao_da_lei_1403-2005_-_ipreji.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/lei_3738_de_27-02-25_-_alteracao_da_lei_2271-2012_-_agerji.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/lei_3739_de_27-02-25_-_credito_adicional_especial_r_900.00000.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/lei_3740_de_28-02-25_-_avanca_ji-parana.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/lei_3743-2025_-_altera_lei_3484-2022.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/lei_3744-2025_-_altera_lei_965-2000.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/lei_3745-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_3753_-_piso_salarial_educacao.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/93/lei-3771_-_credito_adicional_especial_r_426.700_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/94/lei-3772-_plantoes_extraordinarios_profissionais_saude_enfermeiro_e_tecnicos_enfermagem_altera_lei_municipal_no_3355.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/123/lei-3773_-_credito_especial_-_republicada.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/124/lei-3774_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/849/lei-3775.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/850/lei-3776.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/853/lei-3779.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/854/lei-3780.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/855/lei-3781.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/lei_3801_de_08-12-2025_-_prorroga_plano_diretor_-_altera_lei_3464-21.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/lei_3802_de_08-12-2025_-_cria_cargo_concurso_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lei_3803_de_08-12-2025_-_modifica_a_lei_3284-2019_-profae.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/lei-3804_de_22-12-2025_-_remuneracao_dos_integrantes_do_grupo_unificado_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lei_3805_de_22-12-2025_-_padronizacao_cores_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_lei_n._4416_3276_de_origem_-_credito_adicional_especial_r_426.700_fumcrianca.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/decreto_360_-_pd_300_-_titulo_honorifico_cidadao_honorario_jaime_bagattoli.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/decreto_362_-_pd_302_-_titulo_honorifico_cidadao_honorario_leobaldo_alves_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/decreto_363_-_pd_303_-_titulo_honorifico_cidadao_honorario_ismael_crispin.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_364_-_pd_304_-_titulo_honorifico_cidadao_honorario_maximiliano_darcy_david_deitos_2.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_n._206_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_n._207_comissao_de_seguranca_e_transito.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_n._208_-_regulamenta_assessoria_parlamentar_volante.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/resolucao_n._209_-_altera_o_art._29_da_resolucao_n._204-2024.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/resolucao_n._210_-_verba_de_ressarcimento_-_dom_4508_-_21-05.2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1054"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>