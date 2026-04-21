--- v0 (2026-02-28)
+++ v1 (2026-04-21)
@@ -10,1358 +10,3873 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="912" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2558" uniqueCount="1272">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao_n._001_anteprojeto_n._001_-_cancer_colo_do_utero_mulheres_paraplegicas.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao_n._001_anteprojeto_n._001_-_cancer_colo_do_utero_mulheres_paraplegicas.pdf</t>
   </si>
   <si>
     <t>Indicação n.001/2026, solicitando o envio de Projeto de Lei nos termos do Anteprojeto de Lei nº 001/2026, que “Institui o Programa Municipal de Prevenção do Câncer de Colo do Útero em Mulheres Paraplégicas, no âmbito do Município de Ji-Paraná, e dá outras providências”. (Anexo Anteprojeto de Lei 001/2026).</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Geraldo da 102</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_n._3.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_n._3.pdf</t>
   </si>
   <si>
     <t>Indicação n.003/2026, solicitando construção da Ponte do Riachuelo – Linha 90.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1170/indicacao_n._4.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1170/indicacao_n._4.pdf</t>
   </si>
   <si>
     <t>Indicação n.004/2026, solicitando providências no processo de realização de cirurgias no âmbito do Hospital Municipal, bem como das cirurgias eletivas.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1171/indicacao_n._5.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1171/indicacao_n._5.pdf</t>
   </si>
   <si>
     <t>Indicação n.005/2026, solicitando, implantação de uma lombada (quebra-molas) em frente à Escola Alejandro Yague Mayor, no bairro Jorge Teixeira.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_n._6.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_n._6.pdf</t>
   </si>
   <si>
     <t>Indicação n.006/2026, solicitando instalação de lombada (quebra-molas) na Rua Rondônia, esquina com a Avenida Castelo Branco, no Bairro Presidencial.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Scopony</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_n._7.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_n._7.pdf</t>
   </si>
   <si>
     <t>Indicação n.007/2026, solicitando patrolamento com urgência na Rua dos Colegiais, Bairro Parque São Pedro, Primeiro Distrito desta cidade.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao_n._8.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao_n._8.pdf</t>
   </si>
   <si>
     <t>Indicação n.008/2026, solicitando serviço de recomposição asfáltica (tapa-buraco) em virtude de manutenção na rede de água. na Rua Porto Rico, Bairro Boa Esperança, Segundo Distrito desta cidade.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_n._9.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_n._9.pdf</t>
   </si>
   <si>
     <t>Indicação n.009/2026, solicitando serviço de troca de lâmpadas incandescentes, na Rua Alfredo Forte, Bairro Rondon, Segundo Distrito desta cidade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ademilson Procópio</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_n._10.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_n._10.pdf</t>
   </si>
   <si>
     <t>Indicação n.010/2026, solicitando substituição das luminárias existentes, por novas luminárias em LED, com aumento de potência, na Rua Jasmim, no trecho entre a Rua Piauí e a Rua José + Rios, localizada no Bairro Santiago.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao_n._11.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao_n._11.pdf</t>
   </si>
   <si>
     <t>Indicação n.011/2026, solicitando substituição das lâmpadas convencionais por luminárias em LED, no Bairro São Bernardo, localizado ao lado do Bairro Santiago KM 5, no 1º Distrito.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao_n._12.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao_n._12.pdf</t>
   </si>
   <si>
     <t>Indicação n.012/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao_n._13.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao_n._13.pdf</t>
   </si>
   <si>
     <t>Indicação n.013/2026, solicitando que seja feita a substituição das lâmpadas convencionais por luminárias em LED em todas as vias do Bairro Boa Esperança, no 2º Distrito.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao_n._14.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao_n._14.pdf</t>
   </si>
   <si>
     <t>Indicação n.014/2026, solicitando que seja feita a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Carneirinho.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/indicacao_n._15.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/indicacao_n._15.pdf</t>
   </si>
   <si>
     <t>Indicação n.015/2026, solicitando que seja realizada a substituição das lâmpadas convencionais por lâmpadas em LED, no Bairro Green Park.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao_n._16.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao_n._16.pdf</t>
   </si>
   <si>
     <t>Indicação n.016/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED no Bairro Green Ville 1, localizado no 2º Distrito.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao_n._17.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao_n._17.pdf</t>
   </si>
   <si>
     <t>Indicação n.017/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Green Ville 2, localizado no 2º Distrito.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_n._18.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_n._18.pdf</t>
   </si>
   <si>
     <t>Indicação n.018/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Orleans 1.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n._19.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n._19.pdf</t>
   </si>
   <si>
     <t>Indicação n.019/2026, solicitando que seja feita a substituição das lâmpadas convencionais por luminárias em LED, no Bairro Orleans 2.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n._20.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n._20.pdf</t>
   </si>
   <si>
     <t>Indicação n.020/2026, solicitando que seja realizada a substituição das lâmpadas convencionais por luminárias em LED no Bairro Park Brasil 1, localizado no 2º Distrito.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_n._21.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_n._21.pdf</t>
   </si>
   <si>
     <t>Indicação n.021/2026, solicitando que seja realizada a substituição das lâmpadas convencionais por luminárias em LED, no Bairro Park Brasil 2, localizado no 2º Distrito.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_n._22.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_n._22.pdf</t>
   </si>
   <si>
     <t>Indicação n.022/2026, solicitando que seja realizada a substituição das lâmpadas convencionais por luminárias em LED, no Bairro Planalto 2.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_n._23.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_n._23.pdf</t>
   </si>
   <si>
     <t>Indicação n.023/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED no Bairro Rondon 1, no 2º Distrito.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_n._24.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_n._24.pdf</t>
   </si>
   <si>
     <t>Indicação n.024/2026, solicitando que seja feita a substituição das lâmpadas convencionais, por luminárias em LED no Bairro Rondon, localizado no 2º Distrito.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_n._25.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_n._25.pdf</t>
   </si>
   <si>
     <t>Indicação n.025/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Talismã.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao_n._26.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao_n._26.pdf</t>
   </si>
   <si>
     <t>Indicação n.026/2026, solicitando que seja realizada a substituição das lâmpadas convencionais, por luminárias em LED, no Bairro Terra Nova, no 2º Distrito.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_n._27.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_n._27.pdf</t>
   </si>
   <si>
     <t>Indicação n.027/2026, solicitando que seja feito a substituição das lâmpadas convencionais por luminárias em LED, no Bairro Vila Urupá (Setor Industrial KM 7), incluindo também a área das indústrias ali localizadas.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n._28.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n._28.pdf</t>
   </si>
   <si>
     <t>Indicação n.028/2026, solicitando que seja feito a substituição das lâmpadas convencionais por luminárias em LED, no Bairro Vila Urupá (Setor Industrial), incluindo também a área das indústrias ali localizadas.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_n._29.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_n._29.pdf</t>
   </si>
   <si>
     <t>Indicação n.029/2026, solicitando que seja feita a substituição das lâmpadas convencionais por luminárias em LED no Setor Chacareiro Itapirema, em frente à Escola Tupi.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Wanderson (Bença)</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_n._30.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_n._30.pdf</t>
   </si>
   <si>
     <t>Indicação n.030/2026, solicitando um estudo para que possa implantar sinalização no cruzamento da Avenida Governador Jorge Teixeira com a Rua Argemiro Luis Fontoura, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_n._31.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_n._31.pdf</t>
   </si>
   <si>
     <t>Indicação n.031/2026, solicitando a implantação de sinalização nas lombadas existentes no trecho da RO-135, compreendido entre o Bairro Cidade Jardim e a rotatória do Anel Viário, no 3º Distrito.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_n._32.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_n._32.pdf</t>
   </si>
   <si>
     <t>Indicação n.032/2026, solicitando a Implantação de uma Placa de Lombada na Avenida Cloves Arraes em frente ao Centro de Esporte Barcelona, Bairro Urupá.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_n._33.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_n._33.pdf</t>
   </si>
   <si>
     <t>Indicação n.033/2026, solicitando a inclusão da Rua Barão do Rio Branco no cronograma de planejamento de pavimentação asfáltica deste município, no trecho que compreende entre a Rua Boa Vista à Rua Pr. Paulo Leivas Macalão, Bairro Val Paraíso.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_n._34.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_n._34.pdf</t>
   </si>
   <si>
     <t>Indicação n.034/2026, solicitando a desobstrução do canal localizado na Rua das Pipocas esquina da Rua Eduardo Silva, Bairro União 2.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_n._35.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_n._35.pdf</t>
   </si>
   <si>
     <t>Indicação n.035/2026, solicitando patrolamento e cascalhamento na Rua dos Profetas, Bairro Jardim Flórida.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_n._36.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_n._36.pdf</t>
   </si>
   <si>
     <t>Indicação n.036/2026, solicitando patrolamento e cascalhamento na Rua Boa Vista (k0) entre a Rua João Batista Neto (T12) e a Rua Aurélio Bernardi (T13) Bairro Val Paraíso.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_n._37.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_n._37.pdf</t>
   </si>
   <si>
     <t>Indicação n.037/2026, solicitando a realização de limpeza e retirada de entulhos e galhos acumulados na Rua Barão do Rio Branco entre a Rua Boa vista e a Rua Amapá, Bairro Val Paraíso.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1205/indicacao_n._38.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1205/indicacao_n._38.pdf</t>
   </si>
   <si>
     <t>Indicação n.038/2026, solicitando patrolamento e cascalhamento na Rua Madri entre a Avenida São Paulo e a Rua Guanabara, Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1206/indicacao_n._39.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1206/indicacao_n._39.pdf</t>
   </si>
   <si>
     <t>Indicação n.039/2026, solicitando patrolamento e cascalhamento na Rua Chico Mendes no Parque São Pedro.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Licomédio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n._40.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n._40.pdf</t>
   </si>
   <si>
     <t>Indicação n.040/2026, solicitando recapeamento da Avenida Odilon Rios em toda sua extensão, no Bairro Veneza.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n._41_e_anteprojeto_n._002_-_multa_solidaria.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n._41_e_anteprojeto_n._002_-_multa_solidaria.pdf</t>
   </si>
   <si>
     <t>Indicação n.041/2026, solicitando o envio de Projeto de Lei nos termos do Anteprojeto de Lei nº 002/2026, que Dispõe     sobre    o    Programa      "Multa Solidária", que autoriza a conversão de penalidades pecuniárias aplicadas pela Guarda Municipal em doação voluntária de sangue ou cadastro para doação de medula óssea, e dá outras providências”. (Anexo Anteprojeto n. 002/2026).</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Wallisson Amaro</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_n._42.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_n._42.pdf</t>
   </si>
   <si>
     <t>Indicação n.042/2026, solicitando instalação de um redutor de velocidade (lombada/quebra-molas), devidamente sinalizado, acompanhado de faixa de pedestre, na Rua Manoel Franco, entre as Ruas T-3 e T-4, em frente à Creche Nosso Lar.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Rosana Pereira</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_n._43.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_n._43.pdf</t>
   </si>
   <si>
     <t>Indicação n.043/2026, solicitando estudo técnico, planejamento e execução de obra para construção de calçada nos arredores da CMEIEF Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_n._44.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_n._44.pdf</t>
   </si>
   <si>
     <t>Indicação n.044/2026, solicitando estudo técnico, planejamento e execução de áreas destinadas ao lazer pet denominadas “Parque PET” nas seguintes áreas públicas municipais: CEDEL (Centro de Desenvolvimento e Lazer), Beira-Rio Cultural, Praça Jardim dos Migrantes.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_n._45.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_n._45.pdf</t>
   </si>
   <si>
     <t>Indicação n.045/2026, solicitando manutenção, reparo e estudo técnico da ponte localizada na Linha 24, km 9, zona rural do Município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>André da Royal</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_n._47.pdf</t>
   </si>
   <si>
     <t>Indicação n.047/2026, solicitando que seja realizado a recuperação asfáltica da Rua Padre Sílvio Mecheluzzi no trecho entre a Rua Xapuri e a Rua Cruzeiro do Sul, no Bairro São Pedro, segundo Distrito.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_n._48.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.048/2026, solicitando que seja realizado estudo de viabilidade técnica para a transformação da Rua Rio Solimões, no trecho compreendido entre as ruas Mato Grosso e Porto Velho, Birro Dom Bosco (trecho da Creche Miriam Trajano), em via de mão única.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1223/indicacao_n._49.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.049/2026, solicitando que seja realizado serviços de recuperação na Rua Rio Solimões, no trecho compreendido entre as Ruas Mato Grosso e Porto Velho, nas proximidades da Creche Miriam Trajano, bairro Dom Bosco.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1224/indicacao_n._50.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.050/2026, solicitando limpeza de toda a extensão da BR-364 no perímetro urbano e solicitamos, ainda, a realização de reparo no ponto de ônibus localizado na BR-364, em frente à empresa Concrefort.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1225/indicacao_n._51.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.051/2026, solicitando inclusão da Rua Paulo Freire no cronograma de planejamento de pavimentação asfáltica deste município, no trecho que compreende entre a Avenida São Paulo e a Rua Guanabara, Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1226/indicacao_n._52.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.052/2026, solicitando realização dos serviços de limpeza e roçagem ao entorno da Escola Municipal Celso Rocco localizada na Rua da Paz, Bairro Habitar Brasil, em razão do mato alto e do acúmulo de resíduos.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_n._53.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.053/2026, solicitando limpeza do Canteiro Central localizado na Rua Jose O. Rios no Residencial Milão.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1228/indicacao_n._54.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.054/2026, solicitando realização de serviços de limpeza e roçagem no canteiro lateral da Avenida Transcontinental entre a Rua Xapuri e a Rua Plácido Castro, Bairro Riachuelo.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1229/indicacao_n._55.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.055/2026, solicitando realização de serviços de limpeza e roçagem no entorno da pista de kart localizada no Bairro Alto Alegre, tendo em vista o crescimento excessivo da vegetação e o acúmulo de resíduos no local.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_n._56.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.056/2026, solicitando com urgência a realização de tapa-buraco no cruzamento da Rua Curitiba com a Rua Argemiro Luis Fontoura, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_n._57.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.057/2026, solicitando realização de tapa-buraco na Linha Nazaré do início da mesma até a subestação, sentindo do Presídio Agenor Martins de Carvalho.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_n._58.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.058/2026, solicitando realização dos serviços de limpeza e roçagem ao entorno da E.E.E.Fundamental e Médio Marechal Rondon, localizada no Bairro Casa Preta.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_n._59.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.059/2026, solicitando realização de tapa-buraco na Rua José Odilon Rios, no Bairro Copas Verdes.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_n._60.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.060/2026, solicitando aquisição de materiais esportivos para a Quadra de Esporte do Bairro Duque de Caxias.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_n._61.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.061/2026, solicitando desobstrução do canal localizado na Rua Francisco Corrêa Castilho, Bairro Jardim São Cristóvão.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_n._62.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.062/2026, solicitando limpeza e desobstrução da saída de água na Rua Plácido de Castro, Bairro São Pedro.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_n._63.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.063/2026, solicitando realização de estudo técnico com o objetivo de viabilizar a implantação de sistema de escoamento por meio de manilhamento, conduzindo as águas pluviais da via pública até o igarapé mais próximo, localizado na Rua Uberlândia, Bairro Primavera.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_n._64.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.064/2026, solicitando estudo técnico para drenagem pluvial e melhorias estruturais na Rua Cruzeiro do Sul, trecho a partir da Rua Argemiro Luís Fontoura (T-28) – Bairro Jorge Teixeira.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao_n._65.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.065/2026, solicitando troca de lâmpadas LED, na Avenida Governador Jorge Teixeira, entre a Rua Aurélio Bernardi (T13) e a Avenida das Seringueiras (T14), Bairro Nova Brasília.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao_n._66.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.066/2026, solicitando patrolamento e cascalhamento em toda a extensão da Rua Projetada Alfa, Bairro JK.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_n._67.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.067/2026, solicitando patrolamento e cascalhamento em toda a extensão da Rua Floresta, Bairro JK.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao_n._68.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.068/2026, solicitando que seja realizado reparo em toda a extensão da Rua Rio Xingu no Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1243/indicacao_n._69.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.069/2026, solicitando patrolamento e cascalhamento na Rua Colorado no trecho que compreende entre a BR 364 e a Avenida Nazaré, Bairro Primavera.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1244/indicacao_n._70.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.070/2026, solicitando desobstrução do canal em toda a Extensão da Rua da Proclamação, Bairro Primavera.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/indicacao_n._71.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.071/2026, solicitando atenção quanto à necessidade de restauração da sinalização viária horizontal e vertical existente em frente ao CER – Centro Especializado em Reabilitação, entre a Rua São Luiz e a Rua Manoel Franco, Bairro Nova Brasília.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/indicacao_n._72.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.072/2026, solicitando realização de serviço de proteção de rebaixamento de asfalto, localizado na Rua Pavão esquina da Rua Maracatiara (T20), Bairro JK.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao_n._73.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.073/2026, solicitando que seja providenciado o serviço de instalação de placas de identificação de ruas nos cruzamentos da Avenida Brasil, adotando-se como padrão visual indispensável a inclusão da identificação numérica popular conhecida como "T" (T-1, T-2, T-3, etc.), juntamente com o nome oficial da via.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_n._74.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.074/2026, solicitando pavimentação com massa asfáltica nas seguintes vias públicas localizadas no Bairro Jorge Teixeira: Rua Brusque, trecho compreendido entre as Ruas T-19 e T-20; Rua Colorado do Oeste, trecho compreendido entre as Ruas, T-19 e T-21; Rua Santa Clara, trecho compreendido entre as Ruas, T-19 e T-20.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_n._75.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.075/2026, solicitando pavimentação com massa asfáltica da Rua Tubarão, no trecho compreendido entre a Rua Edson Lima Nascimento e a Rua Colorado do Oeste, Bairro Cafezinho.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_n._76.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.076/2026, solicitando instalação de manilhas na Rua Boa Vista (K-0), no trecho compreendido entre a Rua Presbítero Honorato (T-07) e a Rua Triângulo Mineiro (T-08), localizada no Bairro São Francisco.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_n._77.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.077/2026, solicitando patrolamento, cascalhamento e instalação de bueiro nas seguintes vias do Bairro São Francisco: Rua Boa Vista, no trecho compreendido entre a Rua Luiz Muzambinho e a Rua Presbítero Honorato; Rua Luiz Muzambinho, entre a Rua Boa Vista e a Rua Amapá (instalação de bueiro); Rua Amapá, entre a Rua Luiz Muzambinho e a Rua José Eduardo Vieira.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1252/indicacao_n._78.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.078/2026, solicitando providências quanto ao restabelecimento do sistema de aquecimento da piscina do Centro de Reabilitação e informações acerca das medidas adotadas.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1253/indicacao_n._79.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.079/2026, solicitando informações completas acerca das cirurgias eletivas realizadas no ano de 2025 no Hospital Cândido Rondon – HCR, no âmbito da rede municipal de saúde de Ji-Paraná,</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1254/indicacao_n._80.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.080/2026, solicitando providências urgentes para a recuperação da Rua Oscarina Marques, nº 1044, Bairro Novo Urupá.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao_n._81.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.081/2026, solicitando patrolamento e cascalhamento da Rua Rita Carneiro Rios, no Bairro Novo Ji-Paraná.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao_n._82.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.082/2026, solicitando pavimentação da Rua Barcelona, no trecho entre a Rua Ômega e a Rua Gralha Azul, no Bairro Milão.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_n._83.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.083/2026, solicitando pavimentação da Rua Colorado do Oeste, entre a T16 e T17, localizada no Bairro Cafezinho.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_n._84.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.084/2026, solicitando pavimentação da Rua do Sol, situada no Bairro União 2.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_n._85.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.085/2026, solicitando serviço tapa-buracos nas seguintes ruas do Bairro Copas Verdes: Rua Águia Dourada, Rua Antônio Pereira da Silva, Rua Edelvita das Neves Helmer, Rua Elvira Evangelista da Silva, Rua Ipê-Amarelo, Rua Ipê-Rosa, Rua João Pedro Batista,  Rua José Procópio da Silva, Rua Lauro Celestino de Carvalho, Rua Leandro Francisco da Silva, Rua Leonice Padilha Perim, Rua Lucinda Mota Pinheiro, Rua Manoel Ângelo da Silva, Rua Manoel das Neves Rufino, Rua Maria Anastácia Vicente, Rua Maria do Nascimento Gambarti, Rua Maria Nunes Coelho, Rua Nova Esperança, Rua Olívio Campos Dourado, Rua Pedro Ferreira de Castro, Rua Raimundo Pereira Gama, Rua Sebastião Dias da Silva, Rua Tereza de Aguiar Pereira, Rua Tereza de Souza Faria, Rua Theodoro Assis Helmer, Rua Valdemar da Silva e Rua Vitorino Neto.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_n._86.pdf</t>
+  </si>
+  <si>
     <t>Indicação n.086/2026, solicitando pavimentação da Avenida Castelo Branco, no trecho entre a Rua Gonçalves Dias e a Rua 31 de Março, no Bairro Jardim dos Migrantes, trecho de aproximadamente 60 metros que ainda não recebeu a pavimentação.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_n._87.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n.087/2026, solicitando pavimentação das seguintes ruas: José Jorge de Melo; Nadalb Chaves de Oliveira; João Antônio Endlich; Lindicelma Alves de Jesus; Wladih Said Klaime; Lincoln Pavão Santos; Natal Carvalho da Silva; Benedito Alfredo Costa e Ipê Amarelo, no Bairro Bosque dos Ipês 1.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Weslei Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_n._88.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n.088/2026, solicitando em caráter de Urgência, a reforma da Cozinha e a construção de passarela coberta com toldo entre a cozinha e as salas de aula da extensão do Centro Municipal de Educação Infantil Pedro Gonçalves, no Distrito de Nova Colina, município de Ji-Paraná.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_n._89.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal junto a secretaria competente que seja  realizado serviços de recuperação com cascalhamento na rua Avenca no cruzamento com a rua Presidente Carter, no bairro Santiago-km5.</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_n._90.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal junto a secretaria competente que seja realizado o cascalhamento da Rua Colorado do Oeste no trecho entre Rua Rio Branco e Rua Lages, no Bairro BNH, segundo Distrito</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_91.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de tapa buraco na Rua João Batista Neto (T12) entre a Rua Café Filho e Rua Santa Clara, Bairro São Pedro</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_92.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar limpeza e retirada de entulho em torno do canal localizado na Rua 06 de Maio com Rua Rio Jaru, Bairro Dom Bosco.</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_93.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar patrolamento e cascalhamento na Rua Porto Velho, próximo a Igreja Católica, Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_94.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a retirada de galhos na Rua Porto Velho, próximo a Igreja Católica, Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1276/indicacao_95.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a retirada de entulhos na Rua Menezes Filho esquina com a Rua Vista Alegre, Bairro Jardim dos Migrantes.</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao_96.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a construção de meio-fio na em toda a extensão da Rua Porto Rico, localizada no Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1278/indicacao_97.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a construção de meio-fio na Rua João Batista Neto, entre a Rua Belém e a Rua Boa Vista, Bairro Val Paraíso.</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1279/indicacao_98.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização dos serviços de limpeza externa e interna do CMEI Professora Vera Lucia de Oliveira localizado na Avenida Aracaju em frente à Escola Alejandro Yague Mayor, Bairro Jorge Teixeira.</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao_n._99.pdf</t>
+  </si>
+  <si>
+    <t>pavimentação da Tarauacá, entre a Rua João Goulart e a Avenida das Seringueiras, Bairro Riachuelo.</t>
+  </si>
+  <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao_n._100.pdf</t>
+  </si>
+  <si>
+    <t>pavimentaçao da Rua Jacuba no Bairro Santiago.</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1282/indicacao_n._101.pdf</t>
+  </si>
+  <si>
+    <t>pavimentação da rua João Evaristo Caligari, no Bairro Jardim Aurélio Bernardi.</t>
+  </si>
+  <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1283/indicacao_n._102.pdf</t>
+  </si>
+  <si>
+    <t>Solicita vistoria técnica e providências quanto ao escoamento de água proveniente da Rua Maracatiara (T-20) até a Rua Sebastião Geraldo, no Bairro Val Paraíso.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_n._103.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de sinalização de trânsito com placas de PARE, bem como sinalização horizontal, nos seguintes cruzamentos localizados: I – cruzamento da Rua Júlio Prestes com a Rua Presbítero Honorato Pereira, Bairro Riachuelo; II – cruzamento da Avenida Brasil com a Rua Manoel Pinheiro Machado</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_n._104.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico e realização de treinamento para recepcionistas e atendentes das Unidades Básicas de Saúde (UBS) de Ji-Paraná e dos distritos de Nova Londrina e Nova Colina.</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_n._105.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E CASCALHAMENTO NO TRAVESSÃO DO ROQUE, QUE LIGA A LINHA 90 À LINHA 86.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao_n._106.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento no Travessão da Condor, no trecho compreendido entre a Linha Santa Rita e a Condor Floresta.</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_n._107.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E CASCALHAMENTO NO TRAVESSÃO QUE LIGA A LINHA 86 À LINHA 90, LOCALIZADO NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1289/indicacao_n._108.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO COM MASSA ASFÁLTICA NO BAIRRO DOM BOSCO NAS  RUAS GUAPORÉ, ATÉ RUA CAPITÃO SILVA, COM RUA PORTO VELHO; RUA CAPITÃO SILVA, NO TRECHO ENTRE A RUA JARU ATÉ A RUA UNIVERSITÁRIO; RUA PARANÁ, ATÉ A RUA ABÍLIO FREIRE DOS NASCIMENTO; RUA ABÍLIO FREIRE DO NASCIMENTO, NO TRECHO ENTRE A RUA PARANÁ ATÉ O FINAL DA REFERIDA RUA; RUA MAMORÉ, NO TRECHO ENTRE A RUA PADRE ÂNGELO CERRI ATÉ A RUA PORTO VELHO; RUA RIO MADEIRA, NO TRECHO ENTRE A RUA CAPITÃO SILVA ATÉ A RUA PORTO VELHO.</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1290/indicacao_n._109.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO COM MASSA ASFÁLTICA NAS RUAS K5 E SÃO PAULO, LOCALIZADAS NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1291/indicacao_n._110.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO COM MASSA ASFÁLTICA EM DIVERSAS VIAS DO BAIRRO_x000D_
+SÃO PEDRO: RUA PLÁCIDO DE CASTRO, NO TRECHO QUE ENCONTRA A RUA VINÍCIUS DE_x000D_
+MORAIS; RUA VINÍCIUS DE MORAIS, NO TRECHO ENTRE A RUA XAPURI E A RUA EDSON_x000D_
+LIMA DO NASCIMENTO (94); RUA FEIJÓ, NO TRECHO QUE VAI DA T-12 ATÉ A T-01; RUA_x000D_
+TARAUACÁ, NO TRECHO DA T-12 ATÉ A T-01; RUA COLORADO DO OESTE, ATÉ A T-08;_x000D_
+RUA JÚLIO PRESTES, NO TRECHO ENTRE A RUA EDSON LIMA DO NASCIMENTO (94) E A_x000D_
+RUA XAPURI; RUA JOÃO GOULART, NO TRECHO ENTRE A RUA XAPURI E A RUA_x000D_
+CRUZEIRO DO SUL.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1292/indicacao_n._111.pdf</t>
+  </si>
+  <si>
+    <t>solicitando instalação de faixa de pedestre em frente ao “Tudo Aqui” na Avenida Maringá entre as Ruas José Eduardo Vieira e Luís Muzambinho, Bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1293/indicacao_n._112.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja realizada manutenção na Rua Porto Velho, na lateral do seminário dos padres no bairro Parque São Pedro</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_n._113.pdf</t>
+  </si>
+  <si>
+    <t>solicitando tapar os buracos da Rua Rio Solimões entre as Ruas 6 de maio e Mato Grosso, Bairro Dom Bosco.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
     <t>Anderson de Mattos</t>
   </si>
   <si>
-    <t>Indicação n.087/2026, solicitando pavimentação das seguintes ruas: José Jorge de Melo; Nadalb Chaves de Oliveira; João Antônio Endlich; Lindicelma Alves de Jesus; Wladih Said Klaime; Lincoln Pavão Santos; Natal Carvalho da Silva; Benedito Alfredo Costa e Ipê Amarelo, no Bairro Bosque dos Ipês 1.</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/indicacao_n._114.pdf</t>
+  </si>
+  <si>
+    <t>solicitando limpeza de dois bueiros localizados na Rua Progresso, no Bairro Primavera, sendo um na esquina com a Rua Cruzeiro do Sul e outro ao lado da residência de número 185</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/indicacao_n._115.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção viária na Rua Presbítero Honorato Pereira (T-6), esquina com a Rua Belém, no Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/indicacao_n._116.pdf</t>
+  </si>
+  <si>
+    <t>limpeza de um terreno público localizado na Rua Elza Maria Campregher, no Bairro Parque Brasil</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/indicacao_n._117.pdf</t>
+  </si>
+  <si>
+    <t>limpeza de um terreno público localizado na Rua Geraldo Amante, no Bairro Orleans, nos fundos das praças que se encontram em construção.</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/indicacao_n._118.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja realizado serviços de recuperação com cascalhamento na Rua Mamoré, no trecho compreendido entre as ruas do Cipó e Ruth Pimenta, nas proximidades da Creche Marcelino Galegario, bairro São Bernardo.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_n._119.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja realizado serviços de recuperação com cascalhamento na Rua Vinícius de Moraes no trecho compreendido entre as ruas Xapuri e Santa Clara, no bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_n._120.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja feito a pavimentação das seguintes Ruas, Rua dos Estudantes   entre Rua Menezes Filho e Hermínio Victorelli Rua Abílio Freire entre Rua dos Estudantes e Rua Dom Bosco  Rua João Santos Filho entre Rua dos Estudantes e Rua Dom Bosco  Rua Rio Mamore entre Padre Ângelo Cerri  e Hermínio Victorelli  Rua Rio Madeira entre Padre Ângelo Cerri e Menezes Filho  Rua João dos Santos Filho entre Rua Cacoal. e Rua Rio Madeira Rua Abílio freire entre rua Cacoal e Rio  Mamoré, no  Bairro Bela Vista</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_n._121.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja feito a substituição de 05 lâmpadas convencionais por luminária em led na Rodovia Pastor Severo Antônio de Araujo, em frente ao colégio Claretiano, no Terceiro Distrito.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_n._122.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando pavimentação com massa asfáltica na Rua Jovino de Oliveira, localizada no Bairro Parque Brasil</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_n._123.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação com massa asfáltica na Rua Acre, Bairro Presidencial, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao_n._124.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando serviços de patrolamento e cascalhamento na Rua Teresina, entre a T28 e a T29, na lateral do cemitério, no bairro Nova Brasília, no município de Ji-Paraná/RO.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_n._125.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam adotadas providências para retirada de entulhos localizados na Rua dos Buritis, nº 195, Bairro Urupá, na rua de trás do Clube Vera Cruz.</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Maycon Roberto</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_n._126.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-buracos na Rua Porto Velho, Bairro Dom Bosco.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1323/indicacao_n._127.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado serviços de limpeza e roçagem no espaço da Associação Atlética dos Servidores Municipais de Ji-Paraná (AASM), localizada na Avenida Brasil, nº 4430, Bairro Habitar Brasil.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1324/indicacao_n._128.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado serviços de recuperação asfáltica na rua Teresina na esquina com a Avenida das Seringueiras, bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao_n._129.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado a recuperação dos blocos da Rua Dr. Antônio Francelino, Bairro Orleans I, segundo distrito.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_n._130.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de tapa-buracos e recuperação de blocos na Rua Rio Branco, localizada no Bairro Jardim dos Migrantes.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Wilian Cândido</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_n._131.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um bueiro na Rua Goiás em Nova Londrina.</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_n._132.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviço de troca de lâmpada de LED no poste localizado na Rua Cedro, nº 3851, Bairro JK.</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/indicacao_n._133.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviço de substituição de lâmpada convencional por lâmpada de LED, na Av. Transcontinental, nº 136, Bairro Duque de Caxias (Em frete a entrada e saída do túnel debaixo da ponte), bem como a colocação de luminária em um poste ao lado que está sem iluminação pública.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_n._134.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a desobstrução do Bueiro localizado na Rua Menezes Filho esquina com a Rua São João, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_n._135.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de limpeza em toda a extensão da Rua José Eduardo Vieira, Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_n._136.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a revitalização da pavimentação em bloquetes em toda a extensão da Rua Amapá, Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_n._137.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de tapa buraco na Rua Colorado do Oeste, entre T 14 e T15, Bairro Cafezinho.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_n._138.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de limpeza e manutenção no espaço de esporte e lazer Beira Rio.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_n._139.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Rua Grécia, localizada no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_n._140.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação com massa asfáltica em toda a extensão da Rua Avenca, localizada no Bairro Santiago.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/indicacao_n._141.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de tapa-buracos com aplicação de massa asfáltica nos seguintes trechos localizados no Bairro Presidencial: Avenida Castelo Branco, no trecho compreendido entre as Ruas Rio Amazonas e Santa Luzia; Rua Antônio Ferreira de Freitas, em toda a sua extensão; Rua Parintins, no trecho entre a Avenida Castelo Branco e a Rua Antônio Ferreira de Freitas.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_n._142.pdf</t>
+  </si>
+  <si>
+    <t>Notificação junto à Autarquia Municipal de Trânsito (AMT) para que sejam tomadas providências quanto à instalação de redutores de velocidade (quebra-molas/lombadas) nos seguintes pontos do Bairro Jardim Presidencial: Instalação de 02 (dois) quebra-molas/lombadas na Rua Rondônia, no trecho compreendido entre a Rua Antônio Ferreira de Freitas e a Rua Tancredo Neves; Instalação de 01 (um) quebra-molas/lombada na Avenida Castelo Branco, no cruzamento com a Rua José Sarney.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_n._143.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha 102.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/indicacao_n._144.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha 98.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/indicacao_n._145.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviços de pintura no quebra-mola(lombada) da Rua João Batista Neto (T12) entre Av. Maringá e Rua Curitiba, Bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_n._146.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a troca de lâmpadas queimadas em frente à Delegacia de Polícia na Rua 22 de novembro no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao_n._147.pdf</t>
+  </si>
+  <si>
+    <t>solicitando em caráter de Urgência a realização de serviços de patrolamento e cascalhamento na Rua Cedro no trecho compreendido entre a Linha 94 e a Rua Cruzeiro do Sul, no Bairro Jorge Teixeira.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/indicacao_n._148.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos e providências necessárias visando à regularização fundiária no Bairro São Francisco, neste município.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Lorenil Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/indicacao_n._149.pdf</t>
+  </si>
+  <si>
+    <t>Cascalhamento da Rua José Geraldo no Bairro Duque de Caxias.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/indicacao_n._150.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de bueiro na Rua Bela Vista, esquina com a Rua Luiz Muzambinho, neste município.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/indicacao_n._151.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de patrolamento na Rua Guarapari, Bairro São Francisco, neste município</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1355/indicacao_n._152.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento na Rua México, no Bairro Jardim das Seringueiras.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/indicacao_n._153.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviço de conserto de tampa de bueiro na Rua Tarauacá, localizada no Bairro Cafezinho.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/indicacao_n._154.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviço de tapa-buracos na Rua Noruega, localizada no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_n._155.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviço para reparo de vazamento de água na Rua Dom Bosco, localizada no Bairro Casa Preta.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_n._156.pdf</t>
+  </si>
+  <si>
+    <t>serviço de tapa-buracos na Rua Geraldo Paulino Pinto, localizada no Bairro São Cristóvão</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_n._157.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de tapa buraco na Avenida Maringá esquina com Rua Aurélio Bernardi, Bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_n._158.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar tapa buraco na Rua Rio Negro entre a Rua Rio Branco e Rua Dr. Jamir Pontes, Bairro Jardim dos Migrantes.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/indicacao_n._159.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar tapa buraco na Rua Rio Branco esquina com a Rua Rio Negro, Bairro Jardim dos Migrantes .</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_n._160.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de repintura de faixa de pedestre na Avenida Maringá entre a Rua Padre Silvio Micheluzzi e Rua Idelfonso da silva, Bairro Nova Brasília .</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao_n._161.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparo em via pública após corte realizado pela CAERD na Rua São Paulo, entre a T-10 e T-11, em frente à Escola Norteador, neste município.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao_n._162.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos e providências necessárias para a implantação de iluminação pública na Rua Calama, esquina com a Rua José Eduardo Vieira, neste município.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_n._163.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a colocação de meio-fio nas ruas: Rua Rio Mamoré entre a Rua Padre Ângelo Cerri e a Rua Menezes Filho,  Rua Dom Bosco entre Rua Abílio Freire dos Santos sentido final  da Rua, Rua dos Estudantes entre Rua Menezes Filho e Rua  Ciro Escobar,  Rua Ciro Escobar entre Rua Cacoal e Rua dos Estudantes. No Bairro Bela vista.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao_n._164.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a colocação de meio-fio na Rua Ruth Pimenta, no Bairro Jardim Aurélio Bernardes, que dá acesso ao Centro de Especialidades Médicas CEM.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao_n._165.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a pavimentação da Rua João Pimenta, no Bairro Jardim Aurélio Bernardes.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_n._166.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de patrolamento e manutenção, na rua Governador Jorge Teixeira(Final da K5),  Zona Rural, em Ji-Paraná, segundo distrito desta cidade.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_n._167.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento do trecho de terra da Avenida Seringalista José Milton Rios, que faz ligação com a Linha Santa Rita.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_n._168.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha Universo.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/indicacao_n._169.pdf</t>
+  </si>
+  <si>
+    <t>Substituição do bueiro localizado na Rua da Prosperidade, no Bairro Habitar Brasil, por um bueiro de maior porte.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/indicacao_n._170.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento na Rua Vinícius de Morais, localizada no Bairro São Pedro, no trecho compreendido entre a Rua Xapuri e a Linha 94.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/indicacao_n._171.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de limpeza em toda a extensão do Cemitério da Saudade.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/indicacao_n._172.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação asfáltica na Linha Santa Rita, no trecho compreendido entre o ponto de acesso na BR-364 até as proximidades da Indústria e Comercio de  Arroz Rical Rack.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_n._173.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Rua Jovino de Oliveira, localizada no Bairro Parque Brasil.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/indicacao_n._174.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da rua Adeildo Moreira e rua Belém, localizadas no Bairro Val Paraíso.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/indicacao_n._175.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção na pavimentação com bloquetes, da Rua Luiz Muzambinho, no trecho compreendido entre a Rua Guanabara e a Rua Campo Grande, no Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/indicacao_n._176.pdf</t>
+  </si>
+  <si>
+    <t>Solicita recuperação da Rua Vainer de Falco, no Bairro Alto Alegre, em  toda sua extensão.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/indicacao_n._177.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza na área da Residência Terapêutica de Ji-Paraná, em razão do acúmulo de entulhos no local.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/indicacao_n._178.pdf</t>
+  </si>
+  <si>
+    <t>Solicita recomposição da iluminação pública na Rua dos Estudantes (Bairro Bela Vista) e Rua Vainer de Falco (Bairro Alto Alegre).</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_n._179.pdf</t>
+  </si>
+  <si>
+    <t>Solicita serviço de tapa-buraco na Rua Calama entre as Ruas José Eduardo Vieira e Vila Velha, no Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_n._180.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção e melhoria da iluminação pública em toda a extensão da Rua Governador Jorge Teixeira, K5, neste município.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_n._181.pdf</t>
+  </si>
+  <si>
+    <t>Asfaltamento na Rua Jundiaí, Bairro Alto Alegre.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_n._182.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de quebra-molas na Avenida Governador Jorge Teixeira de Oliveira (K-5) entre a Avenida Triangulo Mineiro (T-8) e a Rua José Bezerra (T-9).</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_n._183.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulho na Escola Moisés Umbelino.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_n._184.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de tapa-buraco na Rua José Bezerra (T-9) com a Avenida Governador Jorge Teixeira de Oliveira (K-5).</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_n._185.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação com massa asfáltica na Avenida Miguel Luiz dos Santos, no trecho compreendido entre a Rua Bolívia e a Linha Santa Rita.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_n._186.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha 82.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_n._187.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha 78.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_n._188.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento na lateral da Avenida Brasil, entre a T-18 e a T-19, especificamente na lateral do antigo Posto Vitória.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_n._189.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação asfáltica na Rua Alzira Barros de Oliveira, no trecho compreendido entre a Avenida Edson Lima do Nascimento até a Avenida Francisco Corrêa Castilho, localizada no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_n._190.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cascalhamento na Rua dos Colegiais, Bairro Parque São Pedro</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_n._191.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de reparos na Rua Olívio Campos Dourado, Bairro Copas Verdes.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_n._192.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de lâmpadas convencionais por lâmpadas de LED nos bairros Planalto, Geraldo Alvim, Capelaço, Rondon, Orleans e Talismã.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indicação n.193/2026, solicitando o envio de Projeto de Lei nos termos do Anteprojeto de Lei nº 004/2026, que “Dispõe sobre a criação do cargo de provimento efetivo de Condutor de Ambulância no âmbito do Poder Executivo do Município de Ji-Paraná e dá outras providências”. (Anexo Anteprojeto de Lei 004/2026).</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/194.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparo em lombada (tapa-buraco) localizado em frente ao Parque de Exposições Hermínio Victorelli, neste município.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/195.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de pavimentação asfáltica na Rua Mogno, localizada no Bairro JK, neste município.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/196.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, com a máxima urgência, a realização de serviços de limpeza na área localizada à direita da passagem do viaduto do 1º Distrito, situada na Rua Travessa da Discórdia, neste município.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/197.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar patrolamento e cascalhamento da Avenida Seringalista José Milton Rios, Bairro Greenville.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/198.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de serviços de roçagem e limpeza no canteiro central localizado no Bairro Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/199.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de serviços de limpeza e roçagem da calçada localizada em frente à Escola Estadual de Ensino Fundamental Cora Coralina, Bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/200.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de serviços de limpeza geral, compreendendo roçagem, retirada de entulhos e demais providências necessárias, na Rua Vinícius de Moraes, no trecho correspondente ao cruzamento com a Rua Plácido de Castro, Bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/201.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a revitalização da pavimentação em bloquetes da Rua Padre Silvio Micheluzzi entre a Rua Goiânia e a Avenida Governador Jorge Teixeira, Bairro Vila Jotão.</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1438/202.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar, com a máxima urgência, possível realização de serviços de limpeza e roçagem nas margens da BR-364, especificamente no trecho compreendido entre a empresa Concrenort até a empresa Lammy, neste município.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/203.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de serviços de recuperação asfáltica, por meio de operação tapa-buracos, em toda a extensão da Rua José Odilon Rios.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/204.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a realização de serviços de limpeza geral e roçagem do canteiro central da Rua José Odilon Rios, canteiro este entre os Bairros Milão e Copas Verdes.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/205.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar tapa buraco na Rua Aurélio Bernardo com a Rua Governador Jorge Teixeira, Bairro Nova Brasília.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/206.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar tapa buraco na Rotatória na Rua 06 de Maio com a Rua 02 de Abril, Bairro Urupá.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/207.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Linha Universo 2.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/208.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento em toda a extensão da Rua Madri, localizada no Bairro Alto Alegre.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/209.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de uma ponte de madeira por aduela na Linha 98, localizada aproximadamente a 2 km do Travessão N, nas proximidades da propriedade do Senhor Devair Marília Nutri.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/210.pdf</t>
+  </si>
+  <si>
+    <t>Fechamento das valetas abertas na Rua Adolfo Fulman, no bairro Alto Alegre T27, em decorrência de obras de saneamento básico.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/211.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua das Pérolas, no Bairro União 2 nas proximidades da Santa Casa de Misericórdia.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/212.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de área pública no final da Rua Teresina, lateral do Cemitério da Saudade.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/213.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de canteiro central localizado na Av. Romulo Rios - Bairro Jardim Aurélio Bernades</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/214.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de lombadas na Rua Maria Anastácio - Bairro Copas Verde.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/215.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado os serviço de tapa-buraco, das seguintes ruas: José Jorge de Melo; Nadalb Chaves de Oliveira; João Antônio Endlich; Lindicelma Alves de Jesus; Wladih Said Klaime; Lincoln Pavão Santos; Natal Carvalho da Silva; Benedito Alfredo Costa e Ipê Amarelo, no Bairro Bosque dos Ipês 1.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/216.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito o serviço tapa-buracos nas seguintes ruas do Bairro Copas Verdes: Rua Águia Dourada, Rua Antônio Pereira da Silva, Rua Edelvita das Neves Helmer, Rua Elvira Evangelista da Silva, Rua Ipê-Amarelo, Rua Ipê-Rosa, Rua João Pedro Batista, Rua José Odilon Rios, Rua José Procópio da Silva, Rua Lauro Celestino de Carvalho, Rua Leandro Francisco da Silva, Rua Leonice Padilha Perim, Rua Lucinda Mota Pinheiro, Rua Manoel Ângelo da Silva, Rua Manoel das Neves Rufino, Rua Maria Anastácia Vicente, Rua Maria do Nascimento Gambarti, Rua Maria Nunes Coelho, Rua Nova Esperança,  Rua Pedro Ferreira de Castro, Rua Raimundo Pereira Gama, Rua Sebastião Dias da Silva, Rua Tereza de Aguiar Pereira, Rua Tereza de Souza Faria, Rua Theodoro Assis Helmer, Rua Valdemar da Silva e Rua Vitorino Neto.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/217.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feita a instalação de aduela de concreto na Linha 04, Travessão JL, próximo à Chácara Viva Natural.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/218.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando em caráter de Urgência a implantação de Sinalização Viária horizontal e vertical no Bairro Boa esperança, contemplando inicialmente as seguintes vias: Ruas El salvador, Andorinha, Rio Grande do Sul, Bahia, Cedro, Monte Carmelo, Porto Franco, Topázio, Onix, Salomão  Moreira, Guarulhos, Rua Araponga e Floresta, e ainda, que seja realizado um estudo Técnico nas demais ruas do bairro visando a Identificação dos pontos críticos e a futura implantação de sinalização adequada, especialmente nos cruzamentos e vias principais.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/219.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando em caráter de Urgência a implantação de rotatória no trecho compreendido no cruzamento da Rua 6 de Maio com a Rua Padre Adolfo Rhol, Próximo a Escola Adventista do primeiro distrito no centro da cidade.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_n._220_-_pavimentacao_da_rua_itajai_em__toda_sua_extensao_localizada_no_bairro_jardim_presidencial.doc</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a pavimentação na Rua Itajaí em toda sua extensão, localizado no Bairro Jardim Presidencial.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_n._221_-_instalacao_de_dois_banheiros_quimicos_na_praca_cultural_beira_riono_bairro_primavera.doc</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a instalação de 02 (dois) banheiros químicos  na Praça Cultural Beira Rio, localizada no Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_n._222_-_instalacao_de_meio-fio_na_rua_rio_madeira_entre_a_rua_mato_grosso_e_rua_seis_de_maio_no_bairro_dom_bosco..doc</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a instalação de meio-fio, na Rua Rio Madeira entre a Rua Mato Grosso e Rua  6 de Maio, no Bairro Dom Bosco.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_n._223_-_informacoes_sobre_brinquedos_e_reforma_da_praca_jardim_dos_migrantes.docx</t>
+  </si>
+  <si>
+    <t>Solicita-se informações acerca da instalação de novos brinquedos e previsão de reforma da Praça Jardim dos Migrantes, bem como os processos administrativos em andamento relacionados ao tema.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_n._224_-_recuperacao_rua_foz_do_iguacu_bairro_parque_sao_pedro_e_na_rua_equador_bairro_jardim_sao_cristovao..docx</t>
+  </si>
+  <si>
+    <t>Solicita-se manutenção e recuperação das vias localizadas na Rua Foz do Iguaçu, nº 209, Bairro Parque São Pedro, e na Rua Equador, nº 1246, com a Rua Alzira Barros, ao lado do Centro de Zoonoses, Bairro Jardim São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_n._225_-_studo_tecnico_de_viabilidade_para_alargamento_da_rua_antonio_lazaro_de_moura_no_bairro_presidencial_especialmente_no_trecho..docx</t>
+  </si>
+  <si>
+    <t>Solicita-se estudo técnico de viabilidade para alargamento da Rua Antônio Lázaro de Moura, no Bairro Presidencial, especialmente no trecho localizado no morro.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_n._226_-__asfaltamento_da_rua_jose_geraldo_localizada_no_bairro_duque_de_caxias.doc</t>
+  </si>
+  <si>
+    <t>Solicita-se o asfaltamento da Rua José Geraldo, localizada no Bairro Duque de Caxias.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_n._227_-__asfaltamento_da_rua_paulo_freire_localizada_no_bairro_nossa_senhora_de_fatima_ii.doc</t>
+  </si>
+  <si>
+    <t>Solicita-se o asfaltamento da Rua Paulo Freire, localizada no Bairro Nossa Senhora de Fátima II.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_n._228_-__asfaltamento_da_rua_quintino_bocaiuva_com_a_94_localizada_no_bairro_sao_cristovao..doc</t>
+  </si>
+  <si>
+    <t>Solicita-se o asfaltamento da Rua Quintino Bocaiuva com a 94, localizada no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_n._229_-__asfaltamento_da_rua_venceslau_localizada_no_bairro_sao_pedro.doc</t>
+  </si>
+  <si>
+    <t>Solicita-se o asfaltamento da Rua Venceslau, localizada no Bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/indicacao_n._230_-__farmacia.doc</t>
+  </si>
+  <si>
+    <t>Solicita-se a revitalização da esquina localizada nas proximidades da Farmácia, situada na Rua da Rima com a Avenida Marechal Rondon, no Bairro Dois de Abril, visando melhorar o estacionamento para veículos, segurança e fluidez do tráfego no local.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/indicacao_n._231_-__realizacao_de_tapa-buracos_na_rua_ipe_localizada_no_bairro_cafezinho.doc</t>
+  </si>
+  <si>
+    <t>Solicita-se a realização de tapa-buracos na Rua Ipê, localizada no Bairro Cafezinho.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/indicacao_n._232_-_001_pavimentacao_asfaltica_rua_abilio_freire.doc</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica na Rua Abílio Freire, no trecho compreendido entre a Rua Cacoal até a Rua Mármore, bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/indicacao_n._233_-_002_4.doc</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento na Linha 86, no trecho compreendido entre o Travessão N até a divisa com o Estado do Mato Grosso.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Márcio Freitas</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1166/mocao_n._001_marcio_-_homenagem_ao_sr._hemerson_alvarenga.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1166/mocao_n._001_marcio_-_homenagem_ao_sr._hemerson_alvarenga.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n. 001/2026, de 19 de fevereiro de 2026, de autoria do Vereador Márcio Freitas, que expressa homenagem e reconhecimento ao Mestre em História, Psicólogo, servidor público como Analista Ambiental do SEDAM, e atualmente Gerente Regional de Gestão Ambiental, Sr. Hermerson Alvarenga, pela relevante conquista recente em competição a nível nacional representando com honras o Estado de Rondônia e, em especial, ao Município de Ji-Paraná.</t>
   </si>
   <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/mocao_n._002_marcio_-_homenagem_mulheres_de_ji-parana.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 002/2026, de 02 de março de 2026, de autoria do Vereador Márcio Freitas, que expressa homenagem e reconhecimento às Excelentíssimas Senhoras: Conceição Forte Baena -  Promotora de Justiça, Claudia Marina Moretto Alves - Coordenadora de Direito,  Lucineide da Costa Santana – Neuropsicóloga, Leonilda Marçal - Presidente da FEMERON, Angelita Pereira - Diretora da Creche Grilo Falante, Beatriz Manthay - Sargento da Polícia Militar,  Suzana Araós – Professora, Rosana Pereira – Vereadora, Leonilce da Silva Gusman – Empresária, pelos relevantes e excelentes serviços prestados ao Município de Ji-Paraná.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/mocao_n._003_wallisson_-_homenagem_a_senhora_mariana_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Expressa homenagem e reconhecimento a Senhora Mariana Fonseca Ribeiro Carvalho de Moraes pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/mocao_004_wallisson_-_luiza_de_paula_castro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 004/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a Senhora Dra. Luiza de Paula Castro pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/mocao_005_wallisson_-_vera_lucia_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 005/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a Senhora Vera Lucia R. de Oliveira, pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/mocao_006_wallisson_-_conselho_municipal_dos_direitos_da_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 006/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento ao Conselho Municipal dos Direitos da Pessoa com Deficiência de Ji-Paraná (CMDPD), pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/mocao_007_wallisson_-_alba_francisca.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 007/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a Senhora Alba Francisca de Paula, pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/mocao_008_wallisson_-_francoise_maria.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 008/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a Senhora Françoise Maria Baldin, pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/mocao_009_wallisson_-_amaji.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 009/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a Associação de Pais e Amigos dos Autistas de Ji-Paraná (AMAJI), pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/mocao_010_wallisson_-_bruno_mendonca.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 010/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento ao Dr. Bruno Mendonça de Oliveira Boaventura, pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/mocao_011_wallisson_-_arlete_dos_passos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 011/2026, de 23 de março de 2026, de autoria do Vereador Wallisson Valmir do Bonfim Amaro, que expressa homenagem e reconhecimento a senhora Arlete dos Passos Candioto, pelos relevantes serviços prestados à comunidade Jiparanaense.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/mocao_012_scopony_-_homenagem_maria_geralda_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento à Senhora Maria Geralda dos Santos, em virtude de sua admirável trajetória de dedicação, força e amor integral no cuidado de seus filhos com deficiência.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/mocao_013_geraldo_-_homenagem_a_fhemeron.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n. 013/2026, de 09 de abril de 2026, de autoria do Vereador Geraldo Aparecido Gonçalves Ferreira, que expressa homenagem e reconhecimento à Fundação de Hematologia e Hemoterapia de Rondônia – FHEMERON, pelos relevantes serviços prestados à comunidade local e ao Estado de Rondônia. Em votação: aprovada pelos Vereadores presentes.</t>
+  </si>
+  <si>
     <t>1213</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_n._4454_marcelo_-_alteracao_na_lei_n._605_servico_de_taxi.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_n._4454_marcelo_-_alteracao_na_lei_n._605_servico_de_taxi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4454, de 19 de fevereiro de 2026, de autoria do Vereador Marcelo José de Lemos, que “Acrescenta os §§ 4º a 10 ao art. 19 da Lei Municipal nº 605, de 2 de maio de 1994, para permitir a utilização de caminhonetes e camionetas no serviço de táxi no Município de Ji-Paraná.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>Affonso Cândido</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_n._4457__3305_-_altera_lei_1405_licenca-maternidade_na_hipotese_de_internacao_hospitalar_da_parturiente_ou_recem_nascido.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_n._4457__3305_-_altera_lei_1405_licenca-maternidade_na_hipotese_de_internacao_hospitalar_da_parturiente_ou_recem_nascido.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4457/2026 (3305 de origem), que “Altera o artigo 127 da Lei Municipal nº 1.405, de 22 de julho de 2005, para dispor sobre o início da contagem da licença-maternidade na hipótese de internação hospitalar da parturiente ou do recém-nascido, e dá outras providências.”;</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_de_lei_n._4458_3306_-_piso_salarial_acs_e_ace.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_de_lei_n._4458_3306_-_piso_salarial_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4458/2026 (3306 de origem), que “Dispõe sobre o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, nos termos da Emenda Constitucional n. 120, de 5 de maio de 2022”;</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_n._4459_3307_-_credito_adicional_suplementar_r13.415.99760_semed.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_n._4459_3307_-_credito_adicional_suplementar_r13.415.99760_semed.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 4459/2026 (3307 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no corrente exercício financeiro, e dá outras providências”;</t>
   </si>
   <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>4460</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/projeto_de_lei_n._4460_3309_-_credito_adicional_especial_532.888.00_sec._obras_iluminacao_ro-135.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4460/2026 (3309 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>4461</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/projeto_de_lei_n._4461_3308_-_acolhimento_em_familia_acolhedora_para_pessoas_idosas.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4461/2026 (3308 de origem), que “Institui o Serviço de Acolhimento em Família Acolhedora para Pessoas Idosas no Município de Ji-Paraná/RO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>4462</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_n._4462_3310_-_credito_adicional_especial_r_555.61193_-_cras_roda_moinho.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4462/2026 (3310 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>4463</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_n._4463_3311_-_criacao_de_cargos_secretarias_de_educacao_saude_e_administracao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4463/2026 (3311 de origem), que “Dispõe sobre a criação de cargos, ampliação do número de vagas, alteração de requisitos e nomenclatura de cargos de provimento efetivo, no âmbito das Secretarias de Educação, Saúde e Administração, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>4464</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/projeto_de_lei_n._4464_3312_-_credito_adicional_especial_r_20.72101_-_amt.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4464/2026 (3312 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>4465</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_n._4465_3314_-_piso_magisterio_educacao_basica.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4465 (3314 de origem), que “Atualiza o Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>4466</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_n._4466_3313_-_credito_semed_r_283.39441.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n. 4466 (3313 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”;</t>
+  </si>
+  <si>
     <t>1164</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_resolucao_n._268_-_baixa_de_material_inservivel_e_imprestavel.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_resolucao_n._268_-_baixa_de_material_inservivel_e_imprestavel.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 268/2026, de 19 de fevereiro de 2026, que “Altera o Anexo Único da Resolução n. 212, de 2 de dezembro de 2025, que “Autoriza o Poder Legislativo Municipal a proceder a baixa de material inservível e imprestável".</t>
   </si>
   <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>CSSA - Saúde, Saneamento e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_n._001_rosana_-_convocacao_diretor_agerji_diarias.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n. 001/CPSSAS/CMJP, de autoria da Comissão Permanente de Saúde, Saneamento e Assistência Social, Requerendo a convocação do Diretor - Presidente da AGERJI para prestação de esclarecimentos sobre gastos com viagens internacionais”.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/requerimento_n._002_marcelo_-_centro_de_atendimemto_diabetes.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n. 002/2026, de autoria do Vereador Marcelo José de Lemos, requerendo a realização de Audiência Pública para discutir a implantação do Centro de Diabetes no município de Ji-Paraná.</t>
+  </si>
+  <si>
     <t>1220</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento de sessão</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_1a_sessao_ord.incl_disc_e_vot.unica.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_1a_sessao_ord.incl_disc_e_vot.unica.pdf</t>
   </si>
   <si>
     <t>Requerimento S/N, assinado por 17 (dezessete) Vereadores, requerendo após deliberação em Plenário, a inclusão, discussão e votação única na pauta da Ordem do Dia da 1ª Sessão Ordinária, dos seguintes Projetos de Lei: Projeto de Lei n. 4453/2026, (3302 de origem), que “Autoriza o Poder Executivo a adquirir, por compra, o imóvel que especifica, e dá outras providências”, Projeto de Lei n. 4458/2026 (3306 de origem), que “Dispõe sobre o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, nos termos da Emenda Constitucional n. 120, de 5 de maio de 2022” e Projeto de Resolução n. 268/2026, que “Altera o Anexo Único da Resolução n. 212, de 2 de dezembro de 2025, que “Autoriza o Poder Legislativo Municipal a proceder a baixa de material inservível e imprestável”.</t>
   </si>
   <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_2a_sessao_ord._inc_disc_e_vot.unica.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento S/N, assinado por 12 (doze) Vereadores, requerendo após deliberação em Plenário, a a inclusão, discussão e votação única, na pauta da Ordem do Dia da 2ª Sessão Ordinária, do Projeto de Lei n. 4459/2026 (3307 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no corrente exercício financeiro, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_2a_sessao_ord._disc_e_vot.unica.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento S/N, assinado por 12 (doze) Vereadores, requerendo após deliberação em Plenário, a discussão e votação única na pauta da Ordem do Dia da 2ª Sessão Ordinária, dos seguintes Projetos de Lei: Projeto de Lei n. 4456/2026 (3304 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”, Projeto de Lei n. 4457/2026 (3305 de origem), que “Altera o artigo 127 da Lei Municipal nº 1.405, de 22 de julho de 2005, para dispor sobre o início da contagem da licença-maternidade na hipótese de internação hospitalar da parturiente ou do recém-nascido, e dá outras providências” e Projeto de Lei n. 4454/2026, que “Acrescenta os §§ 4º a 10 ao art. 19 da Lei Municipal nº 605, de 2 de maio de 1994, para permitir a utilização de caminhonetes e camionetas no serviço de táxi no Município de Ji-Paraná”.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_3a_sessao_ord._disc_e_vot.unica.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo após deliberação em Plenário, discussão e votação única na pauta da Ordem do Dia da 3ª Sessão Ordinária, do Projeto de Lei n. 4455/2026 (3303 de origem), que “Regulamenta o procedimento de parcelamento tributário no âmbito do Município de Ji-Paraná - Rondônia e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_5a_sessao_ord._incl_disc_e_vot.unica_4465.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento S/N, assinado por 13 (treze) Vereadores, requerendo após deliberação em Plenário, a inclusão, discussão e votação única na pauta da Ordem do Dia da 5ª Sessão Ordinária, do Projeto de Lei n. 4465/2026 (3314 de origem), que “Atualiza o Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências”. Em votação: Aprovado pelos Vereadores presentes.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_5a_sessao_ord._disc_e_vot.unica.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento S/N, assinado por 13 (treze) Vereadores, requerendo após deliberação em Plenário, discussão e votação única na pauta da Ordem do Dia da 5ª Sessão Ordinária, dos seguintes Projetos de Lei: Projeto de Lei n. 4460/2026 (3309 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências e Projeto de Lei n. 4461/2026 (3308 de origem), que “Institui o Serviço de Acolhimento em Família Acolhedora para Pessoas Idosas no Município de Ji-Paraná/RO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento_6a_sessao_ord._disc_e_vot.unica_4462_4463_4464.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento S/N, assinado por 16 (dezesseis) Vereadores, requerendo após deliberação em Plenário, a discussão e votação única na pauta da Ordem do Dia da 6ª Sessão Ordinária, dos seguintes Projetos de Lei: Projeto de Lei n. 4462/2026 (3310 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”, Projeto de Lei n. 4463/2026 (3311 de origem), que “Dispõe sobre a criação de cargos, ampliação do número de vagas, alteração de requisitos e nomenclatura de cargos de provimento efetivo, no âmbito das Secretarias de Educação, Saúde e Administração, e dá outras providências” e Projeto de Lei n. 4464/2026 (3312 de origem), que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>1144</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1144/oficio_n_352_prestacao_de_contas_novembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1144/oficio_n_352_prestacao_de_contas_novembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 352/DIRCON/AGERJI/2025, de 15 de dezembro de 2025, encaminhando Prestação de Contas da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná - AGERJI, referente ao mês de novembro de 2025</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1145/oficio_n._1038-ipreji-2025_novembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1145/oficio_n._1038-ipreji-2025_novembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1038/IPREJI/2025, de 12 de dezembro de 2025, encaminhando Prestação de Contas do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI, referente ao mês de novembro de 2025;</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1146/oficio_n_381_balancete_novembro_fcjp.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1146/oficio_n_381_balancete_novembro_fcjp.pdf</t>
   </si>
   <si>
     <t>Ofício nº 381/2025/FCJP/RO, de 15 de dezembro de 2025, encaminhando Prestação de Contas da Fundação Cultural de Ji-Paraná, referente ao mês de novembro de 2025.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1147/oficio_047-_prestacao_de_contas_-_novembro-assinado.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1147/oficio_047-_prestacao_de_contas_-_novembro-assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 047/CGC/PMJP/2025, de 15 de dezembro de 2025, encaminhando Prestação de Contas Consolidada da Prefeitura Municipal de Ji-Paraná, referente ao mês de novembro de 2025.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1148/oficio_n._384_pres-amt-2025_-_novembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1148/oficio_n._384_pres-amt-2025_-_novembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 384/PRES/AMT/2025, de 15 de dezembro de 2025, encaminhando Prestação de Contas da Autarquia Municipal de Trânsito e Transportes - AMT, referente ao mês de novembro de 2025.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_n._003_prestacao_de_contas_dezembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_n._003_prestacao_de_contas_dezembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 003/CGC/PMJP/2026, de 14 de janeiro de 2026, encaminhando Prestação de Contas Consolidada da Prefeitura Municipal de Ji-Paraná, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_040_ipreji_-_dezembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_040_ipreji_-_dezembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 040/IPREJI/2026, de 15 de janeiro de 2026, encaminhando Prestação de Contas do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_124_dezembo_substituicao.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_124_dezembo_substituicao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 124/IPREJI/2026, de 11 de fevereiro de 2026, encaminhando a documentação anexa referente à Prestação de Contas do mês de dezembro de 2025 do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI, em substituição àquela anteriormente encaminhada por meio do Ofício nº 040/IPREJI/2026, de 15 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1152/oficio_n_008_camara_dezembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1152/oficio_n_008_camara_dezembro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 008/DIRCON/AGERJI/2026, de 15 de janeiro de 2026, encaminhando Prestação de Contas da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná - AGERJI, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1153/oficio_n._07_pres-amt-2025-ass.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1153/oficio_n._07_pres-amt-2025-ass.pdf</t>
   </si>
   <si>
     <t>Ofício nº 07/PRES/AMT/2026, de 15 de janeiro de 2026, encaminhando Prestação de Contas da Autarquia Municipal de Trânsito e Transportes - AMT, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1154/oficio_02-2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1154/oficio_02-2026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 02/2026/FCJP/RO, de 15 de janeiro de 2026, encaminhando Prestação de Contas da Fundação Cultural de Ji-Paraná, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1155/oficio_004-_camara-_modelo_rreo_e_rgf.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1155/oficio_004-_camara-_modelo_rreo_e_rgf.pdf</t>
   </si>
   <si>
     <t>Ofício nº 004/CGC/PMJP/2025, de 28 de janeiro de 2026, encaminhando anexa documentação, traduzida no Relatório Resumido da Execução Orçamentária – RREO 6º Bimestre do Exercício de 2025 e Relatório de Gestão Fiscal – RGF 3º Quadrimestre do Exercício de 2025, da Prefeitura Municipal de Ji-Paraná.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1156/oficio_125_prestacao_de_contas_janeiro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1156/oficio_125_prestacao_de_contas_janeiro.pdf</t>
   </si>
   <si>
     <t>Ofício nº 125/IPREJI/2026, de 11 de fevereiro de 2026, encaminhando a documentação anexa traduzida na Prestação de Contas referente ao mês de janeiro de 2026 do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1157/oficio_006-_prestacao_de_contas_-_janeiro_2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1157/oficio_006-_prestacao_de_contas_-_janeiro_2026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 006/CGC/PMJP/2026, de 13 de fevereiro de 2026, encaminhando a documentação anexa, traduzida na Prestação de Contas Consolidada da Prefeitura Municipal de Ji-Paraná, referente ao mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1158/oficio_interno-102_prestacao_de_contas_novembro_2025.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1158/oficio_interno-102_prestacao_de_contas_novembro_2025.pdf</t>
   </si>
   <si>
     <t>Ofício Interno n. 102/CONT/2025, de 15 de dezembro de 2025, encaminhando a Prestação de Contas da Câmara Municipal de Ji-Paraná, referente ao mês de novembro de 2025.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1159/01-oficio_interno-5_-_rgf_3o_qd_2025.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1159/01-oficio_interno-5_-_rgf_3o_qd_2025.pdf</t>
   </si>
   <si>
     <t>Ofício Interno n. 05/CONT/2026, encaminhando a Relatório de Gestão Fiscal relativo ao 3º Quadrimestre de 2025 da Câmara Municipal de Ji-Paraná.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1160/01-oficio_interno-3_-_prestacao_de_contas_de_dezembro.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1160/01-oficio_interno-3_-_prestacao_de_contas_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Ofício Interno n. 3/CONT/2026, de 15 de janeiro de 2026, encaminhando a Prestação de Contas da Câmara Municipal de Ji-Paraná, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1161/01-oficio_interno-7_-_prestacao_de_contas_de_dezembro_-_em_substituicao_ao_n._3.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1161/01-oficio_interno-7_-_prestacao_de_contas_de_dezembro_-_em_substituicao_ao_n._3.pdf</t>
   </si>
   <si>
     <t>Ofício Interno n. 07/CONT/2026, de 29 de janeiro de 2026, encaminhando a Prestação de Contas da Câmara Municipal de Ji-Paraná, referente ao mês de dezembro de 2025 (ID 144873). Esclarece-se que a presente remessa substitui aquela anteriormente encaminhada por meio do Ofício Interno nº 3/CONT/2026, em razão dos motivos devidamente expostos na justificativa 1 de 29/01/2026 (ID 144887).</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1162/oficio_13-janeiro-assinado.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1162/oficio_13-janeiro-assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 13/2026/FCJP/RO, de 18 de fevereiro de 2026, encaminhando Prestação de Contas da Fundação Cultural de Ji-Paraná, referente ao mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1163/01-oficio_interno-13_-_janeiro_cmjp.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1163/01-oficio_interno-13_-_janeiro_cmjp.pdf</t>
   </si>
   <si>
     <t>Ofício Interno n. 13/CONT/2026, de 19 de fevereiro de 2026, encaminhando a Prestação de Contas da Câmara Municipal de Ji-Paraná, referente ao mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1165/oficio_n_27.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1165/oficio_n_27.pdf</t>
   </si>
   <si>
     <t>Ofício nº 27/DIRCON/AGERJI/2026, de 13 de fevereiro de 2026, encaminhando Prestação de Contas Mensal referente ao mês de janeiro/2026 da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná- - AGERJI</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio_n._32_pres-amt-2026.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio_n._32_pres-amt-2026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 32/PRES/AMT/2026, de 19 de fevereiro de 2026, encaminhando Prestação de Contas da Autarquia Municipal de Trânsito e Transportes - AMT, referente ao mês de janeiro de 2025.</t>
   </si>
   <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>Ofício Interno nº 16/GVMAF/2026, justificando a ausência do Vereador Márcio Alves de Freitas, na 3ª Sessão Ordinária do dia 10 de março de 2026, tendo em vista que, por motivos de missão institucional junto à Polícia Rodoviária Federal, precisou se ausentar.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1311/oficio_25-fevereiro.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 25/2026/FCJP/RO, de 12 de março de 2026, encaminhando Prestação de Contas da Fundação Cultural de Ji-Paraná, referente ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1313/oficio_n_0210-ipreji-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 210/IPREJI/2026, de 12 de março de 2026, encaminhando a documentação anexa traduzida na Prestação de Contas referente ao mês de fevereiro de 2026 do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI;</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Ofício Interno n. 25/CONT/2026, de 13 de março de 2026, encaminhando a Prestação de Contas da Câmara Municipal de Ji-Paraná, referente ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/parecer_previo_ppl-tc_0002925_referente_ao_processo_0071022__-_subsidios_prefeito_vice_e_secretarios.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n. 0140/26-DP-SPJ, para informar que o Acórdão APL-TC 00164/25 (ID 1861478) e o Parecer Prévio PPL TC 00029/25 (ID 1862588) anexos foram emitidos no Processo n. 00710/22 - Assunto: Tomada de Contas Especial instaurada em razão de possível dano ao erário pelo pagamento de subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de Ji-Paraná com base em lei declarada inconstitucional pelo Tribunal de Justiça do Estado de Rondônia.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/parecer_previo_ppl-tc_0002825_referente_ao_processo_0014023_-_supostas_irregularidades_contratacao_e_na_execucao_dos_contratos.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n. 0141/26-DP-SPJ, para informar que o Acórdão APL-TC 00161/25 (ID 1862576) e o Parecer Prévio PPL TC 00028/25 (ID 1862573) anexos foram emitidos no Processo n. 00140/23 - Tomada de Contas Especial - Assunto: Supostas irregularidades nos processos de contratação e na execução dos contratos formalizados pelo Poder Executivo do Município de Ji-Paraná-RO, no exercício de 2022.</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>Ofício nº 009/CGC/PMJP/2026, de 16 de março de 2026, encaminhando a documentação anexa, traduzida na Prestação de Contas Consolidada da Prefeitura Municipal de Ji-Paraná, referente ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Ofício nº 43/DIRCON/AGERJI/2026, de 16 de março de 2026, encaminhando Prestação de Contas Mensal da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná- - AGERJI; referente ao mês de fevereiro/2026.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>Ofício nº 54/PRES/AMT/2026, de 16 de março de 2026, encaminhando Prestação de Contas da Autarquia Municipal de Trânsito e Transportes - AMT, referente ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>Ofício nº 010/CGC/PMJP/2026, de 20 de março de 2026, encaminhando anexa documentação, traduzida no Relatório Resumido da Execução Orçamentária – RREO 1º Bimestre do Exercício de 2026, da Prefeitura Municipal de Ji-Paraná.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/oficio_no_001_camara_-_fmas.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 001/SEMASF/ADM/2026, encaminhando Prestação de Contas Anual do Fundo Municipal de Assistência Social - FMAS, referente ao de Exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/oficio_no_002_camara_-_fmdca.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 002/SEMAS/ADM/2026, encaminhando Prestação de Contas Anual do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA, referente ao de Exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/oficio_no_003_camara_-_fmdpi.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 003/SEMAS/ADM/2026, encaminhando Prestação de Contas Anual do Fundo Municipal dos Direitos da Pessoa Idosa - FMDPI, referente ao de Exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/oficio_33-balanco-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 033/FCJP/2026, encaminhando Prestação de Contas Anual da Fundação Cultural de Ji-Paraná, referente ao exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/oficio_n_52_-_camara.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 052/DIRCON/AGERJI/2026, encaminhando Prestação de Contas Anual, Relatório de Gestão e Relatório de Auditoria com Certificado de Auditoria e Pronunciamento do dirigente, da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná - AGERJI, referente ao Exercício de 2026;</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/oficio_n.240_prestacao_de_contas_anual.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 240/IPREJI/2026, encaminhando Prestação de Contas Anual do Instituto de Previdência dos Servidores de Ji-Paraná - IPREJI, referente ao exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/oficio_007_compressed-5.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 007/CGC/PMJP/2026, encaminhando Prestação de Contas Anual da Prefeitura Municipal de Ji-Paraná, referente ao exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/oficio_no_71_-_amt_-_envio_da_prestacao_de_contas_de_2025-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 71/PRES/AMT/2026, encaminhando Prestação de Contas Anual da Autarquia Municipal de Trânsito e Transporte de Ji-Paraná - AMT, referente ao exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/oficio_interno-33.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 33/CONT/2026, encaminhando Prestação de Contas Anual da Câmara Municipal de Ji-Paraná, referente ao exercício de 2025;</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/1._oficio_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 011/CGC/PMJP/2026, encaminhando Prestação de Contas Anual do Fundo Municipal de Saúde, referente ao de Exercício de 2025.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/oficio_37-marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 37/2026/FCJP/RO, de 09 de abril de 2026, encaminhando Prestação de Contas da Fundação Cultural de Ji-Paraná, referente ao mês de março de 2026.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/oficio_n_63_camara.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 63/DIRCON/AGERJI/2026, de 10 de abril de 2026, encaminhando Prestação de Contas Mensal da Agência Reguladora de Serviços Públicos Delegados de Ji-Paraná – AGERJI, referente ao mês de março/2026.</t>
+  </si>
+  <si>
     <t>1140</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1140/lei_3806_de_05-01-2026_-_extincao_de_cargos_efetivos_da_camara_-_lei_965-2000.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1140/lei_3806_de_05-01-2026_-_extincao_de_cargos_efetivos_da_camara_-_lei_965-2000.pdf</t>
   </si>
   <si>
     <t>Lei n. 3806, de 05 de janeiro de 2026, de autoria do Poder Legislativo, que “Dispõe sobre a extinção de cargos de provimento efetivo, constantes da Lei Municipal 965/2000, de 31 de março de 2000, que dispõe sobre o Plano de Carreira, Cargos e Salários dos servidores da Câmara Municipal de Ji-Paraná, e dá outras providências”.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1141/lei_3807_de_05-01-2026_-_altera_lei_1756-2008_-_denomina_ruas_no_bairro_alto_alegre.pdf</t>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1141/lei_3807_de_05-01-2026_-_altera_lei_1756-2008_-_denomina_ruas_no_bairro_alto_alegre.pdf</t>
   </si>
   <si>
     <t>Lei n. 3807, de 05 de janeiro de 2026, de autoria do Poder Legislativo, que “Altera a Lei n. 1756, de 11 de março de 2008, que Regulamenta a denominação de ruas no Bairro Alto Alegre”.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>3808</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/lei-3808_de_26.02.26_-_compra_de_area_no_bairro_primavera_construcao_de_creche.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3808, de 26 de fevereiro de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo a adquirir, por compra, o imóvel que especifica, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/lei-3809_de_26.02.26_-_vencimento_dos_agentes_comunitarios_de_saude_e_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3809, de 26 de fevereiro de 2026, de autoria do Poder Executivo, que “Dispõe sobre o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, nos termos da Emenda Constitucional n. 120, de 5 de maio de 2022”</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/lei-3810-2026_-_domjp_4706_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_semosp_-_r_8.37474.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3810, de 04 de março de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>3811</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/lei-3811-2026_-_domjp_4702_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar_13.415.99760.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3811, de 04 de março de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no corrente exercício financeiro, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>3812</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/lei-3812-2026_-_domjp_4701_-_altera_o_artigo_127_da_lei_n._1.405-05_contagem_licenca-maternidade.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3812, de 04 de março de 2026, de autoria do Poder Executivo, que “Altera o artigo 127 da Lei Municipal nº 1.405, de 22 de julho de 2005, para dispor sobre o início da contagem da licença-maternidade na hipótese de internação hospitalar da parturiente ou do recém-nascido, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>3813</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/lei-3813-2026_-domjp_4709_-_regulamenta_parcelamento_tributario.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3813, de 10 de março de 2026, de autoria do Poder Executivo, que “Regulamenta o procedimento de parcelamento tributário no âmbito do Município de Ji-Paraná - Rondônia e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/lei-3814-2026_-_domjp_4717_-_credito_especial_semosp.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3814, de 25 de março de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/lei-3815-2026_-_domjp_4717_-_familia_acolhedora_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3815, de 25 de março de 2026, de autoria do Poder Executivo, que “Institui o Serviço de Acolhimento em Família Acolhedora para Pessoas Idosas no Município de Ji-Paraná/RO e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/lei-3816-2026_-_domjp_4717_-_piso_salarial_do_magisterio_2026_-_altera_lei_1117-2001.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3816, de 25 de março de 2026, de autoria do Poder Executivo, que “Atualiza o Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>3817</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/lei-3817-2026_-_domjp_4717_-_altera_lei_605-1994_-_taxi.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3817, de 25 de março de 2026, de autoria do Poder Legislativo, que “Acrescenta os §§ 4º a 10 ao art. 19 da Lei Municipal n° 605, de 2 de maio de 1994, para permitir a utilização de caminhonetes e camionetas no serviço de táxi no Município de Ji-Paraná”</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/lei-3818-2026_-_domjp_4721_-_cria_cargos_efetivo.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3818, de 01 de abril de 2026, de autoria do Poder Executivo, que “Dispõe sobre a criação de cargos, ampliação do número de vagas, alteração de requisitos e nomenclatura de cargos de provimento efetivo, no âmbito das Secretarias de Educação, Saúde e Administração, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/lei-3819-2026_-_domjp_4721_-_credito_especial_-_amt.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3819, de 01 de abril de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/lei-3820-2026_-_domjp_4721_-_credito_especial_-_semasf.pdf</t>
+  </si>
+  <si>
+    <t>Lei n. 3820, de 01 de abril de 2026, de autoria do Poder Executivo, que “Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no corrente exercício financeiro, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1262/resolucao_n._213_-_altera_a_resolucao_n._212-25_-_bens_inserviveis.pdf</t>
+  </si>
+  <si>
+    <t>Resolução n. 213/2026, de 24 de fevereiro de 2026, que "Altera o Anexo único da Resolução n. 212, de 2 de dezembro de 2025, que 'Autoriza o Poder Legislativo Municipal a proceder a baixa de material inservível e imprestável'".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1665,67 +4180,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao_n._001_anteprojeto_n._001_-_cancer_colo_do_utero_mulheres_paraplegicas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_n._3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1170/indicacao_n._4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1171/indicacao_n._5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_n._6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_n._7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao_n._8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_n._9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_n._10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao_n._11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao_n._12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao_n._13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao_n._14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/indicacao_n._15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao_n._16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao_n._17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_n._18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n._19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n._20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_n._21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_n._22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_n._23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_n._24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_n._25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao_n._26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_n._27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n._28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_n._30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_n._31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_n._32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_n._33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_n._34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_n._35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_n._36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_n._37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1205/indicacao_n._38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1206/indicacao_n._39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n._40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n._41_e_anteprojeto_n._002_-_multa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_n._42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_n._43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_n._44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_n._45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1166/mocao_n._001_marcio_-_homenagem_ao_sr._hemerson_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_n._4454_marcelo_-_alteracao_na_lei_n._605_servico_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_n._4457__3305_-_altera_lei_1405_licenca-maternidade_na_hipotese_de_internacao_hospitalar_da_parturiente_ou_recem_nascido.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_de_lei_n._4458_3306_-_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_n._4459_3307_-_credito_adicional_suplementar_r13.415.99760_semed.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_resolucao_n._268_-_baixa_de_material_inservivel_e_imprestavel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_1a_sessao_ord.incl_disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1144/oficio_n_352_prestacao_de_contas_novembro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1145/oficio_n._1038-ipreji-2025_novembro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1146/oficio_n_381_balancete_novembro_fcjp.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1147/oficio_047-_prestacao_de_contas_-_novembro-assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1148/oficio_n._384_pres-amt-2025_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_n._003_prestacao_de_contas_dezembro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_040_ipreji_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_124_dezembo_substituicao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1152/oficio_n_008_camara_dezembro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1153/oficio_n._07_pres-amt-2025-ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1154/oficio_02-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1155/oficio_004-_camara-_modelo_rreo_e_rgf.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1156/oficio_125_prestacao_de_contas_janeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1157/oficio_006-_prestacao_de_contas_-_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1158/oficio_interno-102_prestacao_de_contas_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1159/01-oficio_interno-5_-_rgf_3o_qd_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1160/01-oficio_interno-3_-_prestacao_de_contas_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1161/01-oficio_interno-7_-_prestacao_de_contas_de_dezembro_-_em_substituicao_ao_n._3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1162/oficio_13-janeiro-assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1163/01-oficio_interno-13_-_janeiro_cmjp.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1165/oficio_n_27.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio_n._32_pres-amt-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1140/lei_3806_de_05-01-2026_-_extincao_de_cargos_efetivos_da_camara_-_lei_965-2000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1141/lei_3807_de_05-01-2026_-_altera_lei_1756-2008_-_denomina_ruas_no_bairro_alto_alegre.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao_n._001_anteprojeto_n._001_-_cancer_colo_do_utero_mulheres_paraplegicas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_n._3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1170/indicacao_n._4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1171/indicacao_n._5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_n._6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_n._7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao_n._8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_n._9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_n._10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao_n._11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao_n._12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao_n._13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao_n._14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/indicacao_n._15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao_n._16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao_n._17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_n._18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n._19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n._20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_n._21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_n._22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_n._23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_n._24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_n._25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao_n._26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_n._27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n._28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_n._30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_n._31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_n._32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_n._33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_n._34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_n._35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_n._36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_n._37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1205/indicacao_n._38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1206/indicacao_n._39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n._40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n._41_e_anteprojeto_n._002_-_multa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_n._42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_n._43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_n._44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_n._45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_n._47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_n._48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1223/indicacao_n._49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1224/indicacao_n._50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1225/indicacao_n._51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1226/indicacao_n._52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_n._53.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1228/indicacao_n._54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1229/indicacao_n._55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_n._56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_n._57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_n._58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_n._59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_n._60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_n._61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_n._62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_n._63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_n._64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao_n._65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao_n._66.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_n._67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao_n._68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1243/indicacao_n._69.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1244/indicacao_n._70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/indicacao_n._71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/indicacao_n._72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao_n._73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_n._74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_n._75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_n._76.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_n._77.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1252/indicacao_n._78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1253/indicacao_n._79.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1254/indicacao_n._80.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao_n._81.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao_n._82.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_n._83.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_n._84.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_n._85.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_n._86.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_n._87.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_n._88.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_n._89.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_n._90.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1276/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1278/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1279/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao_n._99.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao_n._100.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1282/indicacao_n._101.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1283/indicacao_n._102.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_n._103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_n._104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_n._105.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao_n._106.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_n._107.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1289/indicacao_n._108.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1290/indicacao_n._109.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1291/indicacao_n._110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1292/indicacao_n._111.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1293/indicacao_n._112.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_n._113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/indicacao_n._114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/indicacao_n._115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/indicacao_n._116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/indicacao_n._117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/indicacao_n._118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_n._119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_n._120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_n._121.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_n._122.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_n._123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao_n._124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_n._125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_n._126.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1323/indicacao_n._127.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1324/indicacao_n._128.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao_n._129.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_n._130.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_n._131.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_n._132.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/indicacao_n._133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_n._134.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_n._135.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_n._136.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_n._137.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_n._138.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_n._139.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_n._140.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/indicacao_n._141.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_n._142.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_n._143.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/indicacao_n._144.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/indicacao_n._145.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_n._146.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao_n._147.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/indicacao_n._148.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/indicacao_n._149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/indicacao_n._150.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/indicacao_n._151.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1355/indicacao_n._152.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/indicacao_n._153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/indicacao_n._154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_n._155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_n._156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_n._157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_n._158.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/indicacao_n._159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_n._160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao_n._161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao_n._162.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_n._163.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao_n._164.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao_n._165.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_n._166.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_n._167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_n._168.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/indicacao_n._169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/indicacao_n._170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/indicacao_n._171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/indicacao_n._172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_n._173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/indicacao_n._174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/indicacao_n._175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/indicacao_n._176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/indicacao_n._177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/indicacao_n._178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_n._179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_n._180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_n._181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_n._182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_n._183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_n._184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_n._185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_n._186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_n._187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_n._188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_n._189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_n._190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_n._191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_n._192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1438/202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/214.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/215.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/216.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/217.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/218.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/219.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_n._220_-_pavimentacao_da_rua_itajai_em__toda_sua_extensao_localizada_no_bairro_jardim_presidencial.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_n._221_-_instalacao_de_dois_banheiros_quimicos_na_praca_cultural_beira_riono_bairro_primavera.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_n._222_-_instalacao_de_meio-fio_na_rua_rio_madeira_entre_a_rua_mato_grosso_e_rua_seis_de_maio_no_bairro_dom_bosco..doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_n._223_-_informacoes_sobre_brinquedos_e_reforma_da_praca_jardim_dos_migrantes.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_n._224_-_recuperacao_rua_foz_do_iguacu_bairro_parque_sao_pedro_e_na_rua_equador_bairro_jardim_sao_cristovao..docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_n._225_-_studo_tecnico_de_viabilidade_para_alargamento_da_rua_antonio_lazaro_de_moura_no_bairro_presidencial_especialmente_no_trecho..docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_n._226_-__asfaltamento_da_rua_jose_geraldo_localizada_no_bairro_duque_de_caxias.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_n._227_-__asfaltamento_da_rua_paulo_freire_localizada_no_bairro_nossa_senhora_de_fatima_ii.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_n._228_-__asfaltamento_da_rua_quintino_bocaiuva_com_a_94_localizada_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_n._229_-__asfaltamento_da_rua_venceslau_localizada_no_bairro_sao_pedro.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/indicacao_n._230_-__farmacia.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/indicacao_n._231_-__realizacao_de_tapa-buracos_na_rua_ipe_localizada_no_bairro_cafezinho.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/indicacao_n._232_-_001_pavimentacao_asfaltica_rua_abilio_freire.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/indicacao_n._233_-_002_4.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1166/mocao_n._001_marcio_-_homenagem_ao_sr._hemerson_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/mocao_n._002_marcio_-_homenagem_mulheres_de_ji-parana.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/mocao_n._003_wallisson_-_homenagem_a_senhora_mariana_carvalho.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/mocao_004_wallisson_-_luiza_de_paula_castro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/mocao_005_wallisson_-_vera_lucia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/mocao_006_wallisson_-_conselho_municipal_dos_direitos_da_pessoa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/mocao_007_wallisson_-_alba_francisca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/mocao_008_wallisson_-_francoise_maria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/mocao_009_wallisson_-_amaji.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/mocao_010_wallisson_-_bruno_mendonca.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/mocao_011_wallisson_-_arlete_dos_passos.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/mocao_012_scopony_-_homenagem_maria_geralda_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/mocao_013_geraldo_-_homenagem_a_fhemeron.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_n._4454_marcelo_-_alteracao_na_lei_n._605_servico_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_n._4457__3305_-_altera_lei_1405_licenca-maternidade_na_hipotese_de_internacao_hospitalar_da_parturiente_ou_recem_nascido.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_de_lei_n._4458_3306_-_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_n._4459_3307_-_credito_adicional_suplementar_r13.415.99760_semed.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/projeto_de_lei_n._4460_3309_-_credito_adicional_especial_532.888.00_sec._obras_iluminacao_ro-135.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/projeto_de_lei_n._4461_3308_-_acolhimento_em_familia_acolhedora_para_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_n._4462_3310_-_credito_adicional_especial_r_555.61193_-_cras_roda_moinho.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_n._4463_3311_-_criacao_de_cargos_secretarias_de_educacao_saude_e_administracao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/projeto_de_lei_n._4464_3312_-_credito_adicional_especial_r_20.72101_-_amt.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_n._4465_3314_-_piso_magisterio_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_n._4466_3313_-_credito_semed_r_283.39441.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_resolucao_n._268_-_baixa_de_material_inservivel_e_imprestavel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_n._001_rosana_-_convocacao_diretor_agerji_diarias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/requerimento_n._002_marcelo_-_centro_de_atendimemto_diabetes.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_1a_sessao_ord.incl_disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_2a_sessao_ord._inc_disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_2a_sessao_ord._disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_3a_sessao_ord._disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_5a_sessao_ord._incl_disc_e_vot.unica_4465.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_5a_sessao_ord._disc_e_vot.unica.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento_6a_sessao_ord._disc_e_vot.unica_4462_4463_4464.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1144/oficio_n_352_prestacao_de_contas_novembro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1145/oficio_n._1038-ipreji-2025_novembro.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1146/oficio_n_381_balancete_novembro_fcjp.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1147/oficio_047-_prestacao_de_contas_-_novembro-assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1148/oficio_n._384_pres-amt-2025_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_n._003_prestacao_de_contas_dezembro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_040_ipreji_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_124_dezembo_substituicao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1152/oficio_n_008_camara_dezembro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1153/oficio_n._07_pres-amt-2025-ass.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1154/oficio_02-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1155/oficio_004-_camara-_modelo_rreo_e_rgf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1156/oficio_125_prestacao_de_contas_janeiro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1157/oficio_006-_prestacao_de_contas_-_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1158/oficio_interno-102_prestacao_de_contas_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1159/01-oficio_interno-5_-_rgf_3o_qd_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1160/01-oficio_interno-3_-_prestacao_de_contas_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1161/01-oficio_interno-7_-_prestacao_de_contas_de_dezembro_-_em_substituicao_ao_n._3.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1162/oficio_13-janeiro-assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1163/01-oficio_interno-13_-_janeiro_cmjp.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1165/oficio_n_27.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio_n._32_pres-amt-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1311/oficio_25-fevereiro.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1313/oficio_n_0210-ipreji-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/parecer_previo_ppl-tc_0002925_referente_ao_processo_0071022__-_subsidios_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/parecer_previo_ppl-tc_0002825_referente_ao_processo_0014023_-_supostas_irregularidades_contratacao_e_na_execucao_dos_contratos.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/oficio_no_001_camara_-_fmas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/oficio_no_002_camara_-_fmdca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/oficio_no_003_camara_-_fmdpi.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/oficio_33-balanco-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/oficio_n_52_-_camara.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/oficio_n.240_prestacao_de_contas_anual.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/oficio_007_compressed-5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/oficio_no_71_-_amt_-_envio_da_prestacao_de_contas_de_2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/oficio_interno-33.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/1._oficio_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/oficio_37-marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/oficio_n_63_camara.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1140/lei_3806_de_05-01-2026_-_extincao_de_cargos_efetivos_da_camara_-_lei_965-2000.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1141/lei_3807_de_05-01-2026_-_altera_lei_1756-2008_-_denomina_ruas_no_bairro_alto_alegre.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/lei-3808_de_26.02.26_-_compra_de_area_no_bairro_primavera_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/lei-3809_de_26.02.26_-_vencimento_dos_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/lei-3810-2026_-_domjp_4706_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_semosp_-_r_8.37474.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/lei-3811-2026_-_domjp_4702_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar_13.415.99760.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/lei-3812-2026_-_domjp_4701_-_altera_o_artigo_127_da_lei_n._1.405-05_contagem_licenca-maternidade.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/lei-3813-2026_-domjp_4709_-_regulamenta_parcelamento_tributario.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/lei-3814-2026_-_domjp_4717_-_credito_especial_semosp.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/lei-3815-2026_-_domjp_4717_-_familia_acolhedora_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/lei-3816-2026_-_domjp_4717_-_piso_salarial_do_magisterio_2026_-_altera_lei_1117-2001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/lei-3817-2026_-_domjp_4717_-_altera_lei_605-1994_-_taxi.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/lei-3818-2026_-_domjp_4721_-_cria_cargos_efetivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/lei-3819-2026_-_domjp_4721_-_credito_especial_-_amt.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/lei-3820-2026_-_domjp_4721_-_credito_especial_-_semasf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jiparana.ro.leg.br/media/sapl/public/materialegislativa/2026/1262/resolucao_n._213_-_altera_a_resolucao_n._212-25_-_bens_inserviveis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2901,1802 +5416,7158 @@
       </c>
       <c r="H46" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>201</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>197</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>129</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>129</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>129</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>129</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>198</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>129</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>129</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="H54" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>129</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>129</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>198</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>129</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>198</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>129</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>129</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>129</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>129</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>129</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>198</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>129</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>198</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>129</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>198</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>129</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>198</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>198</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>129</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>129</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>198</v>
+        <v>290</v>
       </c>
       <c r="H69" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>129</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>198</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>198</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>198</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>198</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>198</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>198</v>
+        <v>314</v>
       </c>
       <c r="H75" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>198</v>
+        <v>318</v>
       </c>
       <c r="H76" t="s">
-        <v>289</v>
+        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>290</v>
+        <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>184</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>198</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>292</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>293</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>294</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>184</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>198</v>
+        <v>326</v>
       </c>
       <c r="H78" t="s">
-        <v>295</v>
+        <v>327</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>296</v>
+        <v>328</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>184</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>198</v>
+        <v>330</v>
       </c>
       <c r="H79" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>300</v>
+        <v>333</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>184</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>198</v>
+        <v>334</v>
       </c>
       <c r="H80" t="s">
-        <v>301</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>302</v>
+        <v>336</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>303</v>
+        <v>337</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>48</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>198</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>304</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>305</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>306</v>
+        <v>341</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>48</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>198</v>
+        <v>342</v>
       </c>
       <c r="H82" t="s">
-        <v>307</v>
+        <v>343</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>309</v>
+        <v>345</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>48</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>198</v>
+        <v>346</v>
       </c>
       <c r="H83" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>312</v>
+        <v>349</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>48</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>198</v>
+        <v>350</v>
       </c>
       <c r="H84" t="s">
-        <v>313</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>314</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>315</v>
+        <v>353</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>48</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>198</v>
+        <v>354</v>
       </c>
       <c r="H85" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>317</v>
+        <v>356</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>318</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>319</v>
+        <v>48</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>198</v>
+        <v>358</v>
       </c>
       <c r="H86" t="s">
-        <v>320</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>321</v>
+        <v>360</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>361</v>
       </c>
       <c r="D87" t="s">
-        <v>322</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>323</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>324</v>
+        <v>362</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>325</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>327</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>328</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
-        <v>329</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>330</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>331</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>332</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>333</v>
+        <v>369</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>334</v>
+        <v>370</v>
       </c>
       <c r="D89" t="s">
-        <v>329</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>330</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>335</v>
+        <v>197</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>339</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>329</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>330</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>335</v>
+        <v>129</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>375</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>377</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>343</v>
+        <v>378</v>
       </c>
       <c r="D91" t="s">
-        <v>329</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>330</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>335</v>
+        <v>129</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>344</v>
+        <v>379</v>
       </c>
       <c r="H91" t="s">
-        <v>345</v>
+        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>347</v>
+        <v>382</v>
       </c>
       <c r="D92" t="s">
-        <v>348</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>349</v>
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>129</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>350</v>
+        <v>383</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>386</v>
       </c>
       <c r="D93" t="s">
-        <v>353</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>354</v>
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>129</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
       <c r="H93" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>357</v>
+        <v>389</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>390</v>
       </c>
       <c r="D94" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>129</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="H94" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>362</v>
+        <v>393</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="D95" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>129</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>364</v>
+        <v>395</v>
       </c>
       <c r="H95" t="s">
-        <v>365</v>
+        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>397</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="D96" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>129</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>399</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>22</v>
+        <v>402</v>
       </c>
       <c r="D97" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>129</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="H97" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>26</v>
+        <v>406</v>
       </c>
       <c r="D98" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>48</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>373</v>
+        <v>407</v>
       </c>
       <c r="H98" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>409</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>410</v>
       </c>
       <c r="D99" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>48</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>376</v>
+        <v>411</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>413</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>414</v>
       </c>
       <c r="D100" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>48</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>379</v>
+        <v>415</v>
       </c>
       <c r="H100" t="s">
-        <v>380</v>
+        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>381</v>
+        <v>417</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>418</v>
       </c>
       <c r="D101" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>184</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>419</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>421</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>43</v>
+        <v>422</v>
       </c>
       <c r="D102" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>184</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="H102" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>47</v>
+        <v>426</v>
       </c>
       <c r="D103" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>184</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>388</v>
+        <v>427</v>
       </c>
       <c r="H103" t="s">
-        <v>389</v>
+        <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>390</v>
+        <v>429</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>52</v>
+        <v>430</v>
       </c>
       <c r="D104" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>391</v>
+        <v>431</v>
       </c>
       <c r="H104" t="s">
-        <v>392</v>
+        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>393</v>
+        <v>433</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>56</v>
+        <v>434</v>
       </c>
       <c r="D105" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>359</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>335</v>
+        <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>394</v>
+        <v>435</v>
       </c>
       <c r="H105" t="s">
-        <v>395</v>
+        <v>436</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>396</v>
+        <v>437</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>60</v>
+        <v>438</v>
       </c>
       <c r="D106" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>397</v>
+        <v>439</v>
       </c>
       <c r="H106" t="s">
-        <v>398</v>
+        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>399</v>
+        <v>441</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>64</v>
+        <v>442</v>
       </c>
       <c r="D107" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>359</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>335</v>
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>400</v>
+        <v>443</v>
       </c>
       <c r="H107" t="s">
-        <v>401</v>
+        <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>402</v>
+        <v>445</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>68</v>
+        <v>446</v>
       </c>
       <c r="D108" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>403</v>
+        <v>447</v>
       </c>
       <c r="H108" t="s">
-        <v>404</v>
+        <v>448</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>72</v>
+        <v>450</v>
       </c>
       <c r="D109" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>406</v>
+        <v>451</v>
       </c>
       <c r="H109" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>408</v>
+        <v>453</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>76</v>
+        <v>454</v>
       </c>
       <c r="D110" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>170</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>409</v>
+        <v>455</v>
       </c>
       <c r="H110" t="s">
-        <v>410</v>
+        <v>456</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>411</v>
+        <v>457</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>80</v>
+        <v>458</v>
       </c>
       <c r="D111" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>170</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>412</v>
+        <v>459</v>
       </c>
       <c r="H111" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>84</v>
+        <v>462</v>
       </c>
       <c r="D112" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>170</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>415</v>
+        <v>463</v>
       </c>
       <c r="H112" t="s">
-        <v>416</v>
+        <v>464</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>88</v>
+        <v>466</v>
       </c>
       <c r="D113" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>467</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>418</v>
+        <v>468</v>
       </c>
       <c r="H113" t="s">
-        <v>419</v>
+        <v>469</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>420</v>
+        <v>470</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>92</v>
+        <v>471</v>
       </c>
       <c r="D114" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>467</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="H114" t="s">
-        <v>422</v>
+        <v>473</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>423</v>
+        <v>474</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>96</v>
+        <v>475</v>
       </c>
       <c r="D115" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>359</v>
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>467</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>424</v>
+        <v>476</v>
       </c>
       <c r="H115" t="s">
-        <v>425</v>
+        <v>477</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>426</v>
+        <v>478</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>427</v>
+        <v>479</v>
       </c>
       <c r="D116" t="s">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>429</v>
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>467</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="H116" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>432</v>
+        <v>482</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>433</v>
+        <v>483</v>
       </c>
       <c r="D117" t="s">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>429</v>
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>197</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>434</v>
+        <v>484</v>
       </c>
       <c r="H117" t="s">
-        <v>435</v>
+        <v>485</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>486</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>487</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>197</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H118" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>490</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>491</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>48</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H119" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>494</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>495</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>48</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H120" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>498</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>499</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H121" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>502</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>503</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H122" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>506</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>507</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>170</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H123" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>510</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>511</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>184</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H124" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>514</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>515</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>516</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H125" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>519</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>520</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>197</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H126" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>523</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>524</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>197</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H127" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>527</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>528</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>197</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H128" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>531</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>532</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>516</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H129" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>535</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>536</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>537</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H130" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>540</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>541</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>516</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H131" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>544</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>545</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>516</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H132" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>548</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>549</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>129</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H133" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>552</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>553</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>129</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H134" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>556</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>557</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>129</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H135" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>560</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>561</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>129</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H136" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>564</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>565</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H137" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>568</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>569</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H138" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>572</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>573</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H139" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>576</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>577</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H140" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>580</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>581</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H141" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>584</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>585</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H142" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>588</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>589</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H143" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>592</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>170</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>596</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>170</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H145" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>600</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>601</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>362</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>179</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>610</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H148" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>613</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>614</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>179</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H149" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>617</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>618</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>179</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H150" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>621</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>622</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>537</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H151" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>625</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>626</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>516</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H152" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>629</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>630</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>516</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H153" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>633</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>634</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>516</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H154" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>637</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>638</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>516</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H155" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>641</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>642</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>129</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H156" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>645</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>646</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>129</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H157" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>649</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>650</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>129</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H158" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>653</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>654</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>129</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H159" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>657</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>658</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>179</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H160" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>661</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>662</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>179</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H161" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>665</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>666</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>48</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H162" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>669</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>670</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>48</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H163" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>673</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>674</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>48</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H164" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>677</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>678</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>35</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H165" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>681</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>682</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H166" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>685</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>686</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H167" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>689</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>690</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H168" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>693</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>694</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H169" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>697</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>698</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H170" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>701</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>702</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H171" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>705</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>706</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H172" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>709</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>710</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H173" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>713</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>714</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H174" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>717</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>718</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>184</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H175" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>721</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>722</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>184</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H176" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>725</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>726</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>184</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H177" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>729</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>730</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>179</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H178" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>733</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>734</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>179</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H179" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>737</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>738</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>467</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H180" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>741</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>742</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>467</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H181" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>745</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>746</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>467</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H182" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>749</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>750</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>467</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H183" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>753</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>754</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H184" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>757</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>758</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H185" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>761</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>762</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H186" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>765</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>766</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H187" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>769</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>770</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>18</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H188" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>773</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>774</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>537</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H189" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>777</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>778</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>537</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H190" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>781</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>782</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>537</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H191" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>785</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>786</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H192" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>789</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>790</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>179</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H193" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>793</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>794</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>179</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H194" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>797</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>798</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>129</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H195" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>801</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>802</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>129</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H196" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>805</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>806</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>129</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H197" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>809</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>810</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>129</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H198" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>813</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>814</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>129</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H199" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>817</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>818</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>129</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H200" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>821</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>822</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>129</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H201" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>825</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>826</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>129</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H202" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>829</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>830</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>129</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H203" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>833</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>834</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>129</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H204" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>837</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>838</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>129</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H205" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>841</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>842</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H206" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>845</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>846</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>18</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H207" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>849</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>850</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>18</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H208" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>853</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>854</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>537</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H209" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>857</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>858</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>537</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H210" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>861</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>862</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>537</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H211" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>865</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>866</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>537</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H212" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>869</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>870</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>537</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H213" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>873</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>874</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>48</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H214" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>877</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>878</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>48</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H215" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>881</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>882</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>48</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H216" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>885</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>886</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>362</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H217" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>889</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>890</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>362</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H218" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>893</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>894</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>48</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H219" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>897</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>898</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>48</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H220" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>901</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>902</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>48</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H221" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>905</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>906</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>184</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H222" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>909</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>910</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>184</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H223" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>913</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>914</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>184</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H224" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>917</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>918</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>516</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H225" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>921</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>922</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>516</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H226" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>925</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>926</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>516</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H227" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>929</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>930</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>516</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H228" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>933</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>934</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>516</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H229" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>937</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>938</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>516</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H230" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>941</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>942</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>18</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H231" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>945</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>946</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>18</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H232" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>949</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" t="s">
+        <v>950</v>
+      </c>
+      <c r="E233" t="s">
+        <v>951</v>
+      </c>
+      <c r="F233" t="s">
+        <v>952</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H233" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>955</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>956</v>
+      </c>
+      <c r="D234" t="s">
+        <v>950</v>
+      </c>
+      <c r="E234" t="s">
+        <v>951</v>
+      </c>
+      <c r="F234" t="s">
+        <v>952</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H234" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>959</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>17</v>
+      </c>
+      <c r="D235" t="s">
+        <v>950</v>
+      </c>
+      <c r="E235" t="s">
+        <v>951</v>
+      </c>
+      <c r="F235" t="s">
+        <v>179</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H235" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>962</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s">
+        <v>950</v>
+      </c>
+      <c r="E236" t="s">
+        <v>951</v>
+      </c>
+      <c r="F236" t="s">
+        <v>179</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H236" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>965</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>26</v>
+      </c>
+      <c r="D237" t="s">
+        <v>950</v>
+      </c>
+      <c r="E237" t="s">
+        <v>951</v>
+      </c>
+      <c r="F237" t="s">
+        <v>179</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H237" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>968</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>30</v>
+      </c>
+      <c r="D238" t="s">
+        <v>950</v>
+      </c>
+      <c r="E238" t="s">
+        <v>951</v>
+      </c>
+      <c r="F238" t="s">
+        <v>179</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H238" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>971</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>34</v>
+      </c>
+      <c r="D239" t="s">
+        <v>950</v>
+      </c>
+      <c r="E239" t="s">
+        <v>951</v>
+      </c>
+      <c r="F239" t="s">
+        <v>179</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H239" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>974</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" t="s">
+        <v>950</v>
+      </c>
+      <c r="E240" t="s">
+        <v>951</v>
+      </c>
+      <c r="F240" t="s">
+        <v>179</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H240" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>977</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>43</v>
+      </c>
+      <c r="D241" t="s">
+        <v>950</v>
+      </c>
+      <c r="E241" t="s">
+        <v>951</v>
+      </c>
+      <c r="F241" t="s">
+        <v>179</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H241" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>980</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>47</v>
+      </c>
+      <c r="D242" t="s">
+        <v>950</v>
+      </c>
+      <c r="E242" t="s">
+        <v>951</v>
+      </c>
+      <c r="F242" t="s">
+        <v>179</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H242" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>983</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>52</v>
+      </c>
+      <c r="D243" t="s">
+        <v>950</v>
+      </c>
+      <c r="E243" t="s">
+        <v>951</v>
+      </c>
+      <c r="F243" t="s">
+        <v>179</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H243" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>986</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>56</v>
+      </c>
+      <c r="D244" t="s">
+        <v>950</v>
+      </c>
+      <c r="E244" t="s">
+        <v>951</v>
+      </c>
+      <c r="F244" t="s">
+        <v>35</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H244" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>989</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>60</v>
+      </c>
+      <c r="D245" t="s">
+        <v>950</v>
+      </c>
+      <c r="E245" t="s">
+        <v>951</v>
+      </c>
+      <c r="F245" t="s">
+        <v>18</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H245" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>992</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>993</v>
+      </c>
+      <c r="D246" t="s">
+        <v>994</v>
+      </c>
+      <c r="E246" t="s">
+        <v>995</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H246" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>998</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>999</v>
+      </c>
+      <c r="D247" t="s">
+        <v>994</v>
+      </c>
+      <c r="E247" t="s">
+        <v>995</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D248" t="s">
+        <v>994</v>
+      </c>
+      <c r="E248" t="s">
+        <v>995</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D249" t="s">
+        <v>994</v>
+      </c>
+      <c r="E249" t="s">
+        <v>995</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D250" t="s">
+        <v>994</v>
+      </c>
+      <c r="E250" t="s">
+        <v>995</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D251" t="s">
+        <v>994</v>
+      </c>
+      <c r="E251" t="s">
+        <v>995</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D252" t="s">
+        <v>994</v>
+      </c>
+      <c r="E252" t="s">
+        <v>995</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D253" t="s">
+        <v>994</v>
+      </c>
+      <c r="E253" t="s">
+        <v>995</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D254" t="s">
+        <v>994</v>
+      </c>
+      <c r="E254" t="s">
+        <v>995</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D255" t="s">
+        <v>994</v>
+      </c>
+      <c r="E255" t="s">
+        <v>995</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D256" t="s">
+        <v>994</v>
+      </c>
+      <c r="E256" t="s">
+        <v>995</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>956</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>956</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>22</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>26</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>30</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>34</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>10</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>956</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>17</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>22</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>26</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>30</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>34</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>39</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>43</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>47</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>52</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>56</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>60</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>64</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>68</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>72</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>76</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>80</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>84</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>88</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>92</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>96</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>100</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F289" t="s">
+        <v>952</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>104</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>108</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>112</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>116</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>120</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>124</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>128</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>133</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>137</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>141</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>145</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>149</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>153</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>157</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>161</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>165</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>169</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>174</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>178</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>183</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>188</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>866</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4773,50 +12644,259 @@
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>